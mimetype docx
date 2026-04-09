--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kristof Strijkers </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research scientist CNRS and Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kristof-strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7442-9772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laureate ERC Consolidator Grant 2024 - Project LaDy ('Language in the Dyad)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.google.fr/url?sa=i&url=https%3A%2F%2Ffr.wikipedia.org%2Fwiki%2FConseil_europ%25C3%25A9en_de_la_recherche&psig=AOvVaw2v4HVpwHfZfBBiEI8nRCjl&ust=1734342970004000&source=images&cd=vfe&opi=89978449&ved=0CBQQjRxqFwoTCOCq3JfBqYoDFQAAAAAdAAAAABAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short CV Kristof Strijkers:Born on the 15th of March 1983 in Rumst (Antwerp - Belgium). I earned my MA in psychology (Theoretical and Experimental Psychology) at the University of Ghent (Belgium) in 2006. Afterwards, I moved to Barcelona (Spain) where I received another MA in Cognitive Neurosciences and Language in 2007 at the Universitat de Barcelona (UB; Spain). In 2007 I started my PhD (&amp;quot;The Electrophysiology of Language Production: Lexical Access in Picture Naming&amp;quot;) at the University of Barcelona and I received my PhD title in Cognitive Neuroscience and Language in February 2012. After my PhD I became a Marie Curie post-doctoral fellow of the Centre National de la Recherche Scientifique (CNRS) at the Laboratoire de Psychology Cognitive (LPC) in France, where I explored the role of intention and goal-directed behavior in language processing with neurophysiological techniques such as ERPs and MEG. Since 2014 I am a full-time CNRS researcher at the Laboratoire Parole et Langage (LPL) in Aix-en-Provence. In my research I attempt to bridge traditional linguistics and psycho-linguistics with neuroscience. My main topics of research: 1) The cognitive and neural bases of linguistic interaction and conversation; 2) The spatio-temporal dynamics of language production and comprehension; 3) The role of attention and prediction in language processing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Received Grants (as PI):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERC Consolidator grant (ERC-COG-2024-101171291 ):'’LaDy’: Language in the Dyad. Budget: € 2.000.000ANR-PRC grant (ANR-22-CE28-DynSyn):'’DynSyn’: The Spatiotemporal Dynamics of syntax in Language Production vs Perception'.(together with Liina Pylkkänen of NYU-USA). Budget: € 225.000Scientific Coordinator H2020 Marie Sklowdoska-Curie Actions Innovative Training Networks of the EU (MSCA-ITN-2017-ETN) (2022-2024): COnversational BRAins (COBRA: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- network.eu). Budget: € 4.000.000.H2020 Marie Sklowdoska-Curie Actions Inovative Training Networks (ITN) (2019-2023): 'COBRA: Conversational Brains' (main responsible of ESR3: Does prediction drive neural alignment?). Budget: € 4.000.000ANR-DFG Franco-allemand (FRAL) grant (2019-2022): 'PhoNet: Phonological Networks in Speech Production and Perception' (together with Friedemann Pulvermuller at the FUB, as PI of the German Team). Budget: € 500.000ANR JCJC grant (grant nr.: ANR-16-CE28-0007-01) (2016-2020): 'TIBLT: Towards an Integrated Brain Language Theory'. Budget: € 154.000**ILCB grant (ANR-16-CONV-0002) (2018-2020): '**Investigating the neurophysiology of abstract noun production with referential naming tasks' (post-doctoral grant awarded to Dr. Raphael Fargier, with K. Strijkers as supervisor). Budget: € 110.000Intra-European Fellow (IEF) Marie Curie Actions (IEF-2012-302807) (2012-2014): 'ILP: Intention in Language Processing' (post-docotoral grant awarded to K. Strijkers, with J. Grainger as supervisor). Budget: € 165.000Supervision post-doctoral students:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision post-doctoral students:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jordi Martorell </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(The spatio-temporal dynamics of syntax in language production versus comprehension)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (DynSyn project - ANR-PRC, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Amie Fairs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Towards an integrated brain language theory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TIBLT project - ANR-JCJC, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Raphael Fargier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Investigating the neurophysiology of abstract noun production with referential naming tasks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ILCB postdoctoral grant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision PhD students:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bissera Ivanova (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The spatiotemporal dynamics of syntax across the language modalities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-PRC grant DynSyn, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilia Kerr (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Does prediction drive neural alignment?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CoBra Project - ITN-H2020, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kseniia Dmitrieva </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Phonological Networks in Language Production and Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PhoNet project - ANR-FRAL; main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Daria Goriachun </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(The role of socialness in processing abstract words)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (co-supervision; main supervisors: Dr. J. Ziegler, Dr. N. Gala)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guisy Cirillo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Prediction and allignment in joint action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-supervision; main supervisors: Dr. N. Nguyen, Dr. C. Baus)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - ...: Associate Editor of the Journal of Neurolinguistics2019 - ...: Review Editor of PLoS ONETeaching (Aix-Marseille University & ILCB):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main responsable of the speciality ('parcours') 'Language, Communication and the Brain' (LCC) of the MA 'SciCo' (2018-2021)Responsible teacher of the courses (UEs) + 45h teaching/year: 'Language, Communication and the Brain 1' (LCB1; in M1 of SciCo) and 'Language, Communication and the Brain 2' (LCB2; in M2 of SciCo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social and emotional experience in representing abstract words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared phonological networks in frontal and temporal cortex for language production and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.bhaf275. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meaning in the dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological markers of adaptive co-representation in joint language production. Evidence from human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251322347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Shared Attention on joint language production across processing stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.203-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2260021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Shared Attention on joint language production across processing stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2260021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Production and Prediction in a Parallel Activation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Language Production and bilingualism. In memoriam of Albert Costa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.100966. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memories: Albert Costa's legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.100967. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Same Ultra-Rapid Parallel Brain Dynamics Underpin the Production and Perception of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/texcom/tgab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing lexicalization and self-monitoring processes in bilingual speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.100934. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical class modulates the (left) inferior frontal gyrus within 100 milliseconds when syntactic context is predictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashiel Munding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Trébuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4830. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41376-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-based learning and lexical competition in word production: Evidence from multilingual naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213765. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupillary Responses to Words That Convey a Sense of Brightness or Darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Mathôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.1116-1124. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797617702699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical dynamics of speaking: Lexical and phonological knowledge simultaneously recruit the frontal and temporal cortex within 200 ms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Pulvermuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.206-219. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On words and brains: linking psycholinguistics with neural dynamics in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.524-535. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2016.1158845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interference and its control: A functional neuroimaging and connectivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canini Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pasquale Anthony Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catricalà Eleonora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branzi Francesca Martina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (11), pp.4179-4196. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural-assembly based view on word production: the bilingual test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66 (S2), pp.92 - 131. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lang.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment as preparation: Pupillary responses to words that convey a sense of brightness or darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, non paginé. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.1795v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical dynamics of speaking: present shortcomings and future avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.484-503. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can hierarchical models display parallel cortical dynamics? A non-hierarchical alternative of brain language theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.465-469. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1096403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Same Words Differently : The Time Course of Automaticity and Top–Down Intention in Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (8), pp.1542-1551. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do bilinguals show neural differences with monolinguals when processing their native language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angeles Palomar-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisenda Bueicheku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Ángeles Palomar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 142, 142, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poor helping the rich: How can incomplete representations monitor complete ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Holcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.374-375. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X12002695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does word frequency influence written production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.963. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of early bilingualism on controlling a language learned late: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Escera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Hartsuiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.815. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dynamics of first versus second language production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (1), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHONEME RELATED SOMATOTPY AND LEXICO-SEMANTIC KNOWLEDGE BECOME ACTIVATED IN PARALLEL WITHIN 200 MS DURING OBJECT NAMING.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Pulvermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, S, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative semantic interference is blind to language: Implications for models of bilingual speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (4), pp.850-869. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscious intention to speak proactively facilitates lexical access during overt object naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Holcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding the Lexical Speedway: A Critical Review on the Time Course of Lexical Selection in Speech Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the temporal and functional origin of L2 disadvantages in speech production: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Lexical Access in Speech Production: Electrophysiological Correlates of Word Frequency and Cognate Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.912-928. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of word retrieval revealed by event-related brain potentials during overt speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.21442 - 21446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical access in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/83xzn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Issues in the Psychology of Language: Language Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hartsuiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hartsuiker; Kristof Strijkers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared or different: How linked are word production and word perception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, Panorama des recherches au Laboratoire Parole et Langage, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical access in speech production: Psycho- and neurolinguistics perspectives on the spatiotemporal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hartsuiker &amp; Kristof Strijkers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current issues in the Psychology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge press (Taylor &amp; Francis), In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Social Interaction on Abstract Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meaning in the dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological markers of language adaptation in joint production. Evidence from human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cerebellum is involved in internal and external speech error monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Patamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for simultaneous lexical and sublexical access in production and perception & roles of item variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiveMEEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-course of lexical and sub-lexical processing in language production versus perception as revealed by event-related brain potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the Society for the Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Social Grounding of Abstract Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C. Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Non renseignée, France. 46, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prediction in the joint production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th bi-annual Joint Action Meeting (JAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Genova, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kristof Strijkers </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research scientist CNRS and Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kristof-strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7442-9772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laureate ERC Consolidator Grant 2024 - Project LaDy ('Language in the Dyad)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.google.fr/url?sa=i&url=https%3A%2F%2Ffr.wikipedia.org%2Fwiki%2FConseil_europ%25C3%25A9en_de_la_recherche&psig=AOvVaw2v4HVpwHfZfBBiEI8nRCjl&ust=1734342970004000&source=images&cd=vfe&opi=89978449&ved=0CBQQjRxqFwoTCOCq3JfBqYoDFQAAAAAdAAAAABAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short CV Kristof Strijkers:Born on the 15th of March 1983 in Rumst (Antwerp - Belgium). I earned my MA in psychology (Theoretical and Experimental Psychology) at the University of Ghent (Belgium) in 2006. Afterwards, I moved to Barcelona (Spain) where I received another MA in Cognitive Neurosciences and Language in 2007 at the Universitat de Barcelona (UB; Spain). In 2007 I started my PhD (&amp;quot;The Electrophysiology of Language Production: Lexical Access in Picture Naming&amp;quot;) at the University of Barcelona and I received my PhD title in Cognitive Neuroscience and Language in February 2012. After my PhD I became a Marie Curie post-doctoral fellow of the Centre National de la Recherche Scientifique (CNRS) at the Laboratoire de Psychology Cognitive (LPC) in France, where I explored the role of intention and goal-directed behavior in language processing with neurophysiological techniques such as ERPs and MEG. Since 2014 I am a full-time CNRS researcher at the Laboratoire Parole et Langage (LPL) in Aix-en-Provence. In my research I attempt to bridge traditional linguistics and psycho-linguistics with neuroscience. My main topics of research: 1) The cognitive and neural bases of linguistic interaction and conversation; 2) The spatio-temporal dynamics of language production and comprehension; 3) The role of attention and prediction in language processing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Received Grants (as PI):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERC Consolidator grant (ERC-COG-2024-101171291 ):'’LaDy’: Language in the Dyad. Budget: € 2.000.000ANR-PRC grant (ANR-22-CE28-DynSyn):'’DynSyn’: The Spatiotemporal Dynamics of syntax in Language Production vs Perception'.(together with Liina Pylkkänen of NYU-USA). Budget: € 225.000Scientific Coordinator H2020 Marie Sklowdoska-Curie Actions Innovative Training Networks of the EU (MSCA-ITN-2017-ETN) (2022-2024): COnversational BRAins (COBRA: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- network.eu). Budget: € 4.000.000.H2020 Marie Sklowdoska-Curie Actions Inovative Training Networks (ITN) (2019-2023): 'COBRA: Conversational Brains' (main responsible of ESR3: Does prediction drive neural alignment?). Budget: € 4.000.000ANR-DFG Franco-allemand (FRAL) grant (2019-2022): 'PhoNet: Phonological Networks in Speech Production and Perception' (together with Friedemann Pulvermuller at the FUB, as PI of the German Team). Budget: € 500.000ANR JCJC grant (grant nr.: ANR-16-CE28-0007-01) (2016-2020): 'TIBLT: Towards an Integrated Brain Language Theory'. Budget: € 154.000**ILCB grant (ANR-16-CONV-0002) (2018-2020): '**Investigating the neurophysiology of abstract noun production with referential naming tasks' (post-doctoral grant awarded to Dr. Raphael Fargier, with K. Strijkers as supervisor). Budget: € 110.000Intra-European Fellow (IEF) Marie Curie Actions (IEF-2012-302807) (2012-2014): 'ILP: Intention in Language Processing' (post-docotoral grant awarded to K. Strijkers, with J. Grainger as supervisor). Budget: € 165.000Supervision post-doctoral students:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision post-doctoral students:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jordi Martorell </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(The spatio-temporal dynamics of syntax in language production versus comprehension)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (DynSyn project - ANR-PRC, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Amie Fairs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Towards an integrated brain language theory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TIBLT project - ANR-JCJC, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Raphael Fargier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Investigating the neurophysiology of abstract noun production with referential naming tasks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ILCB postdoctoral grant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision PhD students:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bissera Ivanova (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The spatiotemporal dynamics of syntax across the language modalities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-PRC grant DynSyn, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilia Kerr (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Does prediction drive neural alignment?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CoBra Project - ITN-H2020, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kseniia Dmitrieva </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Phonological Networks in Language Production and Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PhoNet project - ANR-FRAL; main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Daria Goriachun </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(The role of socialness in processing abstract words)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (co-supervision; main supervisors: Dr. J. Ziegler, Dr. N. Gala)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guisy Cirillo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Prediction and allignment in joint action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-supervision; main supervisors: Dr. N. Nguyen, Dr. C. Baus)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - ...: Associate Editor of the Journal of Neurolinguistics2019 - ...: Review Editor of PLoS ONETeaching (Aix-Marseille University & ILCB):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main responsable of the speciality ('parcours') 'Language, Communication and the Brain' (LCC) of the MA 'SciCo' (2018-2021)Responsible teacher of the courses (UEs) + 45h teaching/year: 'Language, Communication and the Brain 1' (LCB1; in M1 of SciCo) and 'Language, Communication and the Brain 2' (LCB2; in M2 of SciCo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared phonological networks in frontal and temporal cortex for language production and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.bhaf275. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meaning in the dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological markers of adaptive co-representation in joint language production. Evidence from human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251322347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social and emotional experience in representing abstract words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Shared Attention on joint language production across processing stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2260021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Shared Attention on joint language production across processing stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.203-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2260021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Production and Prediction in a Parallel Activation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Language Production and bilingualism. In memoriam of Albert Costa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.100966. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memories: Albert Costa's legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.100967. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Same Ultra-Rapid Parallel Brain Dynamics Underpin the Production and Perception of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/texcom/tgab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing lexicalization and self-monitoring processes in bilingual speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.100934. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical class modulates the (left) inferior frontal gyrus within 100 milliseconds when syntactic context is predictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashiel Munding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Trébuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4830. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41376-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-based learning and lexical competition in word production: Evidence from multilingual naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213765. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical dynamics of speaking: Lexical and phonological knowledge simultaneously recruit the frontal and temporal cortex within 200 ms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Pulvermuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.206-219. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupillary Responses to Words That Convey a Sense of Brightness or Darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Mathôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.1116-1124. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797617702699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interference and its control: A functional neuroimaging and connectivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canini Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pasquale Anthony Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catricalà Eleonora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branzi Francesca Martina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (11), pp.4179-4196. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural-assembly based view on word production: the bilingual test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66 (S2), pp.92 - 131. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lang.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment as preparation: Pupillary responses to words that convey a sense of brightness or darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, non paginé. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.1795v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical dynamics of speaking: present shortcomings and future avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.484-503. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can hierarchical models display parallel cortical dynamics? A non-hierarchical alternative of brain language theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.465-469. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1096403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On words and brains: linking psycholinguistics with neural dynamics in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.524-535. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2016.1158845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do bilinguals show neural differences with monolinguals when processing their native language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angeles Palomar-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisenda Bueicheku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Ángeles Palomar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 142, 142, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Same Words Differently : The Time Course of Automaticity and Top–Down Intention in Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (8), pp.1542-1551. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does word frequency influence written production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.963. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of early bilingualism on controlling a language learned late: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Escera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Hartsuiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.815. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dynamics of first versus second language production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (1), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHONEME RELATED SOMATOTPY AND LEXICO-SEMANTIC KNOWLEDGE BECOME ACTIVATED IN PARALLEL WITHIN 200 MS DURING OBJECT NAMING.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Pulvermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, S, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poor helping the rich: How can incomplete representations monitor complete ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Holcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.374-375. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X12002695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative semantic interference is blind to language: Implications for models of bilingual speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (4), pp.850-869. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding the Lexical Speedway: A Critical Review on the Time Course of Lexical Selection in Speech Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the temporal and functional origin of L2 disadvantages in speech production: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscious intention to speak proactively facilitates lexical access during overt object naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Holcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Lexical Access in Speech Production: Electrophysiological Correlates of Word Frequency and Cognate Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.912-928. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of word retrieval revealed by event-related brain potentials during overt speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.21442 - 21446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical access in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/83xzn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Issues in the Psychology of Language: Language Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hartsuiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hartsuiker; Kristof Strijkers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared or different: How linked are word production and word perception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, Panorama des recherches au Laboratoire Parole et Langage, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical access in speech production: Psycho- and neurolinguistics perspectives on the spatiotemporal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hartsuiker &amp; Kristof Strijkers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current issues in the Psychology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge press (Taylor &amp; Francis), In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Social Interaction on Abstract Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meaning in the dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological markers of language adaptation in joint production. Evidence from human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cerebellum is involved in internal and external speech error monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Patamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for simultaneous lexical and sublexical access in production and perception & roles of item variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiveMEEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-course of lexical and sub-lexical processing in language production versus perception as revealed by event-related brain potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the Society for the Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Social Grounding of Abstract Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C. Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Non renseignée, France. 46, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prediction in the joint production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th bi-annual Joint Action Meeting (JAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Genova, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A631782D"/>
+    <w:nsid w:val="7A66D680"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="A1138953"/>
+    <w:nsid w:val="AFF52DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B555E26A"/>
+    <w:nsid w:val="B0EFFEF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristof-strijkers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7442-9772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.fr/url?sa=i&amp;url=https%3A%2F%2Ffr.wikipedia.org%2Fwiki%2FConseil_europ%25C3%25A9en_de_la_recherche&amp;psig=AOvVaw2v4HVpwHfZfBBiEI8nRCjl&amp;ust=1734342970004000&amp;source=images&amp;cd=vfe&amp;opi=89978449&amp;ved=0CBQQjRxqFwoTCOCq3JfBqYoDFQAAAAAdAAAAABAE" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cobra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319120v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissera Ivanova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf275" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319107v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001828" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976836v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Cirillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251322347" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867728v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2260021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385684v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Pickering" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100966" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ivanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Santesteban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100934" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213765" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797617702699" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675296v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulvermuller" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.041" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460061v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1158845" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452813v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canini Matteo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pasquale Anthony Della" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrical&#224; Eleonora" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branzi Francesca Martina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Albert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23304" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452800v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12191" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mathot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.1795v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731326v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1120878" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460055v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1096403" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841732v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00797" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485305v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Palomar-Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Bueicheku" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Avila" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanjuan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Palomar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2015.01.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5L4Z95-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439691v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002695" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00963" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D. Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hartsuiker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00815" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439682v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fitzpatrick" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.07.008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92WZV6D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2012.02.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28G63ZL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Holcomb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2011.06.002" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096517v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00356" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440396v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00379" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/83xzn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hartsuiker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Patamadilok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristof-strijkers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7442-9772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.fr/url?sa=i&amp;url=https%3A%2F%2Ffr.wikipedia.org%2Fwiki%2FConseil_europ%25C3%25A9en_de_la_recherche&amp;psig=AOvVaw2v4HVpwHfZfBBiEI8nRCjl&amp;ust=1734342970004000&amp;source=images&amp;cd=vfe&amp;opi=89978449&amp;ved=0CBQQjRxqFwoTCOCq3JfBqYoDFQAAAAAdAAAAABAE" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cobra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissera Ivanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001828" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Cirillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251322347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2260021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Pickering" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100966" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ivanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Santesteban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100934" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213765" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulvermuller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797617702699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canini Matteo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pasquale Anthony Della" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrical&#224; Eleonora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branzi Francesca Martina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mathot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.1795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1120878" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1096403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1158845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Palomar-Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Bueicheku" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Avila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanjuan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Palomar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2015.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5L4Z95-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00797" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00963" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hartsuiker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00815" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fitzpatrick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.07.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92WZV6D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2012.02.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28G63ZL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00356" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00379" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Holcomb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2011.06.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/83xzn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hartsuiker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Patamadilok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>