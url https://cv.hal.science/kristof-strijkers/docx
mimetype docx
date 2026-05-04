--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kristof Strijkers </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research scientist CNRS and Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kristof-strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7442-9772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laureate ERC Consolidator Grant 2024 - Project LaDy ('Language in the Dyad)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.google.fr/url?sa=i&url=https%3A%2F%2Ffr.wikipedia.org%2Fwiki%2FConseil_europ%25C3%25A9en_de_la_recherche&psig=AOvVaw2v4HVpwHfZfBBiEI8nRCjl&ust=1734342970004000&source=images&cd=vfe&opi=89978449&ved=0CBQQjRxqFwoTCOCq3JfBqYoDFQAAAAAdAAAAABAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short CV Kristof Strijkers:Born on the 15th of March 1983 in Rumst (Antwerp - Belgium). I earned my MA in psychology (Theoretical and Experimental Psychology) at the University of Ghent (Belgium) in 2006. Afterwards, I moved to Barcelona (Spain) where I received another MA in Cognitive Neurosciences and Language in 2007 at the Universitat de Barcelona (UB; Spain). In 2007 I started my PhD (&amp;quot;The Electrophysiology of Language Production: Lexical Access in Picture Naming&amp;quot;) at the University of Barcelona and I received my PhD title in Cognitive Neuroscience and Language in February 2012. After my PhD I became a Marie Curie post-doctoral fellow of the Centre National de la Recherche Scientifique (CNRS) at the Laboratoire de Psychology Cognitive (LPC) in France, where I explored the role of intention and goal-directed behavior in language processing with neurophysiological techniques such as ERPs and MEG. Since 2014 I am a full-time CNRS researcher at the Laboratoire Parole et Langage (LPL) in Aix-en-Provence. In my research I attempt to bridge traditional linguistics and psycho-linguistics with neuroscience. My main topics of research: 1) The cognitive and neural bases of linguistic interaction and conversation; 2) The spatio-temporal dynamics of language production and comprehension; 3) The role of attention and prediction in language processing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Received Grants (as PI):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERC Consolidator grant (ERC-COG-2024-101171291 ):'’LaDy’: Language in the Dyad. Budget: € 2.000.000ANR-PRC grant (ANR-22-CE28-DynSyn):'’DynSyn’: The Spatiotemporal Dynamics of syntax in Language Production vs Perception'.(together with Liina Pylkkänen of NYU-USA). Budget: € 225.000Scientific Coordinator H2020 Marie Sklowdoska-Curie Actions Innovative Training Networks of the EU (MSCA-ITN-2017-ETN) (2022-2024): COnversational BRAins (COBRA: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- network.eu). Budget: € 4.000.000.H2020 Marie Sklowdoska-Curie Actions Inovative Training Networks (ITN) (2019-2023): 'COBRA: Conversational Brains' (main responsible of ESR3: Does prediction drive neural alignment?). Budget: € 4.000.000ANR-DFG Franco-allemand (FRAL) grant (2019-2022): 'PhoNet: Phonological Networks in Speech Production and Perception' (together with Friedemann Pulvermuller at the FUB, as PI of the German Team). Budget: € 500.000ANR JCJC grant (grant nr.: ANR-16-CE28-0007-01) (2016-2020): 'TIBLT: Towards an Integrated Brain Language Theory'. Budget: € 154.000**ILCB grant (ANR-16-CONV-0002) (2018-2020): '**Investigating the neurophysiology of abstract noun production with referential naming tasks' (post-doctoral grant awarded to Dr. Raphael Fargier, with K. Strijkers as supervisor). Budget: € 110.000Intra-European Fellow (IEF) Marie Curie Actions (IEF-2012-302807) (2012-2014): 'ILP: Intention in Language Processing' (post-docotoral grant awarded to K. Strijkers, with J. Grainger as supervisor). Budget: € 165.000Supervision post-doctoral students:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision post-doctoral students:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jordi Martorell </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(The spatio-temporal dynamics of syntax in language production versus comprehension)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (DynSyn project - ANR-PRC, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Amie Fairs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Towards an integrated brain language theory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TIBLT project - ANR-JCJC, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Raphael Fargier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Investigating the neurophysiology of abstract noun production with referential naming tasks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ILCB postdoctoral grant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision PhD students:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bissera Ivanova (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The spatiotemporal dynamics of syntax across the language modalities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-PRC grant DynSyn, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilia Kerr (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Does prediction drive neural alignment?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CoBra Project - ITN-H2020, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kseniia Dmitrieva </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Phonological Networks in Language Production and Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PhoNet project - ANR-FRAL; main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Daria Goriachun </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(The role of socialness in processing abstract words)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (co-supervision; main supervisors: Dr. J. Ziegler, Dr. N. Gala)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guisy Cirillo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Prediction and allignment in joint action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-supervision; main supervisors: Dr. N. Nguyen, Dr. C. Baus)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - ...: Associate Editor of the Journal of Neurolinguistics2019 - ...: Review Editor of PLoS ONETeaching (Aix-Marseille University & ILCB):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main responsable of the speciality ('parcours') 'Language, Communication and the Brain' (LCC) of the MA 'SciCo' (2018-2021)Responsible teacher of the courses (UEs) + 45h teaching/year: 'Language, Communication and the Brain 1' (LCB1; in M1 of SciCo) and 'Language, Communication and the Brain 2' (LCB2; in M2 of SciCo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared phonological networks in frontal and temporal cortex for language production and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.bhaf275. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meaning in the dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological markers of adaptive co-representation in joint language production. Evidence from human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251322347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social and emotional experience in representing abstract words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Shared Attention on joint language production across processing stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2260021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Shared Attention on joint language production across processing stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.203-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2260021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Production and Prediction in a Parallel Activation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Language Production and bilingualism. In memoriam of Albert Costa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.100966. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memories: Albert Costa's legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.100967. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Same Ultra-Rapid Parallel Brain Dynamics Underpin the Production and Perception of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/texcom/tgab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing lexicalization and self-monitoring processes in bilingual speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.100934. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical class modulates the (left) inferior frontal gyrus within 100 milliseconds when syntactic context is predictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashiel Munding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Trébuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4830. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41376-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-based learning and lexical competition in word production: Evidence from multilingual naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213765. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical dynamics of speaking: Lexical and phonological knowledge simultaneously recruit the frontal and temporal cortex within 200 ms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Pulvermuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.206-219. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupillary Responses to Words That Convey a Sense of Brightness or Darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Mathôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.1116-1124. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797617702699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interference and its control: A functional neuroimaging and connectivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canini Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pasquale Anthony Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catricalà Eleonora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branzi Francesca Martina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (11), pp.4179-4196. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural-assembly based view on word production: the bilingual test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66 (S2), pp.92 - 131. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lang.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment as preparation: Pupillary responses to words that convey a sense of brightness or darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, non paginé. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.1795v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical dynamics of speaking: present shortcomings and future avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.484-503. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can hierarchical models display parallel cortical dynamics? A non-hierarchical alternative of brain language theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.465-469. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1096403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On words and brains: linking psycholinguistics with neural dynamics in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.524-535. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2016.1158845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do bilinguals show neural differences with monolinguals when processing their native language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angeles Palomar-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisenda Bueicheku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Ángeles Palomar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 142, 142, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Same Words Differently : The Time Course of Automaticity and Top–Down Intention in Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (8), pp.1542-1551. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does word frequency influence written production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.963. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of early bilingualism on controlling a language learned late: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Escera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Hartsuiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.815. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dynamics of first versus second language production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (1), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHONEME RELATED SOMATOTPY AND LEXICO-SEMANTIC KNOWLEDGE BECOME ACTIVATED IN PARALLEL WITHIN 200 MS DURING OBJECT NAMING.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Pulvermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, S, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poor helping the rich: How can incomplete representations monitor complete ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Holcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.374-375. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X12002695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative semantic interference is blind to language: Implications for models of bilingual speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (4), pp.850-869. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding the Lexical Speedway: A Critical Review on the Time Course of Lexical Selection in Speech Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the temporal and functional origin of L2 disadvantages in speech production: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscious intention to speak proactively facilitates lexical access during overt object naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Holcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Lexical Access in Speech Production: Electrophysiological Correlates of Word Frequency and Cognate Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.912-928. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of word retrieval revealed by event-related brain potentials during overt speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.21442 - 21446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical access in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/83xzn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Issues in the Psychology of Language: Language Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hartsuiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hartsuiker; Kristof Strijkers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared or different: How linked are word production and word perception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, Panorama des recherches au Laboratoire Parole et Langage, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical access in speech production: Psycho- and neurolinguistics perspectives on the spatiotemporal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hartsuiker &amp; Kristof Strijkers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current issues in the Psychology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge press (Taylor &amp; Francis), In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Social Interaction on Abstract Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meaning in the dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological markers of language adaptation in joint production. Evidence from human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cerebellum is involved in internal and external speech error monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Patamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for simultaneous lexical and sublexical access in production and perception & roles of item variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiveMEEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-course of lexical and sub-lexical processing in language production versus perception as revealed by event-related brain potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the Society for the Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Social Grounding of Abstract Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C. Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Non renseignée, France. 46, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prediction in the joint production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th bi-annual Joint Action Meeting (JAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Genova, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:108.78186968839px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kristof Strijkers </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research scientist CNRS and Aix-Marseille University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kristof-strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7442-9772</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laureate ERC Consolidator Grant 2024 - Project LaDy ('Language in the Dyad)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.google.fr/url?sa=i&url=https%3A%2F%2Ffr.wikipedia.org%2Fwiki%2FConseil_europ%25C3%25A9en_de_la_recherche&psig=AOvVaw2v4HVpwHfZfBBiEI8nRCjl&ust=1734342970004000&source=images&cd=vfe&opi=89978449&ved=0CBQQjRxqFwoTCOCq3JfBqYoDFQAAAAAdAAAAABAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Short CV Kristof Strijkers:Born on the 15th of March 1983 in Rumst (Antwerp - Belgium). I earned my MA in psychology (Theoretical and Experimental Psychology) at the University of Ghent (Belgium) in 2006. Afterwards, I moved to Barcelona (Spain) where I received another MA in Cognitive Neurosciences and Language in 2007 at the Universitat de Barcelona (UB; Spain). In 2007 I started my PhD (&amp;quot;The Electrophysiology of Language Production: Lexical Access in Picture Naming&amp;quot;) at the University of Barcelona and I received my PhD title in Cognitive Neuroscience and Language in February 2012. After my PhD I became a Marie Curie post-doctoral fellow of the Centre National de la Recherche Scientifique (CNRS) at the Laboratoire de Psychology Cognitive (LPC) in France, where I explored the role of intention and goal-directed behavior in language processing with neurophysiological techniques such as ERPs and MEG. Since 2014 I am a full-time CNRS researcher at the Laboratoire Parole et Langage (LPL) in Aix-en-Provence. In my research I attempt to bridge traditional linguistics and psycho-linguistics with neuroscience. My main topics of research: 1) The cognitive and neural bases of linguistic interaction and conversation; 2) The spatio-temporal dynamics of language production and comprehension; 3) The role of attention and prediction in language processing.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Received Grants (as PI):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ERC Consolidator grant (ERC-COG-2024-101171291 ):'’LaDy’: Language in the Dyad. Budget: € 2.000.000ANR-PRC grant (ANR-22-CE28-DynSyn):'’DynSyn’: The Spatiotemporal Dynamics of syntax in Language Production vs Perception'.(together with Liina Pylkkänen of NYU-USA). Budget: € 225.000Scientific Coordinator H2020 Marie Sklowdoska-Curie Actions Innovative Training Networks of the EU (MSCA-ITN-2017-ETN) (2022-2024): COnversational BRAins (COBRA: </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.cobra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">- network.eu). Budget: € 4.000.000.H2020 Marie Sklowdoska-Curie Actions Inovative Training Networks (ITN) (2019-2023): 'COBRA: Conversational Brains' (main responsible of ESR3: Does prediction drive neural alignment?). Budget: € 4.000.000ANR-DFG Franco-allemand (FRAL) grant (2019-2022): 'PhoNet: Phonological Networks in Speech Production and Perception' (together with Friedemann Pulvermuller at the FUB, as PI of the German Team). Budget: € 500.000ANR JCJC grant (grant nr.: ANR-16-CE28-0007-01) (2016-2020): 'TIBLT: Towards an Integrated Brain Language Theory'. Budget: € 154.000**ILCB grant (ANR-16-CONV-0002) (2018-2020): '**Investigating the neurophysiology of abstract noun production with referential naming tasks' (post-doctoral grant awarded to Dr. Raphael Fargier, with K. Strijkers as supervisor). Budget: € 110.000Intra-European Fellow (IEF) Marie Curie Actions (IEF-2012-302807) (2012-2014): 'ILP: Intention in Language Processing' (post-docotoral grant awarded to K. Strijkers, with J. Grainger as supervisor). Budget: € 165.000Supervision post-doctoral students:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision post-doctoral students:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Jordi Martorell </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(The spatio-temporal dynamics of syntax in language production versus comprehension)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (DynSyn project - ANR-PRC, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Amie Fairs </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Towards an integrated brain language theory)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (TIBLT project - ANR-JCJC, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dr. Raphael Fargier </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Investigating the neurophysiology of abstract noun production with referential naming tasks)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ILCB postdoctoral grant)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supervision PhD students:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Bissera Ivanova (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The spatiotemporal dynamics of syntax across the language modalities)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ANR-PRC grant DynSyn, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Emilia Kerr (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Does prediction drive neural alignment?)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CoBra Project - ITN-H2020, main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Kseniia Dmitrieva </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Phonological Networks in Language Production and Perception)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PhoNet project - ANR-FRAL; main supervisor: Kristof Strijkers)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Daria Goriachun </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(The role of socialness in processing abstract words)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  (co-supervision; main supervisors: Dr. J. Ziegler, Dr. N. Gala)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Guisy Cirillo </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">(Prediction and allignment in joint action)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (co-supervision; main supervisors: Dr. N. Nguyen, Dr. C. Baus)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021 - ...: Associate Editor of the Journal of Neurolinguistics2019 - ...: Review Editor of PLoS ONETeaching (Aix-Marseille University & ILCB):</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Main responsable of the speciality ('parcours') 'Language, Communication and the Brain' (LCC) of the MA 'SciCo' (2018-2021)Responsible teacher of the courses (UEs) + 45h teaching/year: 'Language, Communication and the Brain 1' (LCB1; in M1 of SciCo) and 'Language, Communication and the Brain 2' (LCB2; in M2 of SciCo)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meaning in the dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared phonological networks in frontal and temporal cortex for language production and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Anton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (10), pp.bhaf275. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhaf275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05319120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological markers of adaptive co-representation in joint language production. Evidence from human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quarterly Journal of Experimental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/17470218251322347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04976836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social and emotional experience in representing abstract words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0001771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05089359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Shared Attention on joint language production across processing stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2260021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Shared Attention on joint language production across processing stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (2), pp.203-214. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2023.2260021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Production and Prediction in a Parallel Activation Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin J Pickering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in cognitive science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tops.12775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Language Production and bilingualism. In memoriam of Albert Costa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.100966. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100966⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memories: Albert Costa's legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Calabria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jon Andoni Duñabeitia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireia Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58, pp.100967. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100967⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Same Ultra-Rapid Parallel Brain Dynamics Underpin the Production and Perception of Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (3), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/texcom/tgab040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03317758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language production and perception? A registered report MEG study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing lexicalization and self-monitoring processes in bilingual speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurolinguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56, pp.100934. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneuroling.2020.100934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammatical class modulates the (left) inferior frontal gyrus within 100 milliseconds when syntactic context is predictive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dashiel Munding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Dubarry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Trébuchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.4830. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41376-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Error-based learning and lexical competition in word production: Evidence from multilingual naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (3), pp.e0213765. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0213765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical dynamics of speaking: Lexical and phonological knowledge simultaneously recruit the frontal and temporal cortex within 200 ms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Pulvermuller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroImage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 163, pp.206-219. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuroimage.2017.09.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pupillary Responses to Words That Convey a Sense of Brightness or Darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan Mathôt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (8), pp.1116-1124. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0956797617702699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01675300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embodiment as preparation: Pupillary responses to words that convey a sense of brightness or darkness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Mathot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, non paginé. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7287/peerj.preprints.1795v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A neural-assembly based view on word production: the bilingual test case.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 66 (S2), pp.92 - 131. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/lang.12191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantic interference and its control: A functional neuroimaging and connectivity study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canini Matteo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Pasquale Anthony Della</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catricalà Eleonora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Branzi Francesca Martina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Costa Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Brain Mapping</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37 (11), pp.4179-4196. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hbm.23304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01452813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cortical dynamics of speaking: present shortcomings and future avenues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.484-503. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1120878⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can hierarchical models display parallel cortical dynamics? A non-hierarchical alternative of brain language theory.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31 (4), pp.465-469. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2015.1096403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On words and brains: linking psycholinguistics with neural dynamics in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language, Cognition and Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4, pp.524-535. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23273798.2016.1158845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do bilinguals show neural differences with monolinguals when processing their native language?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Angeles Palomar-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisenda Bueicheku</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Avila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María-Ángeles Palomar-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 142, 142, pp.36-44. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2015.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing the Same Words Differently : The Time Course of Automaticity and Top–Down Intention in Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisy Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Grainger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (8), pp.1542-1551. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_00797⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01841732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of early bilingualism on controlling a language learned late: an ERP study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara D. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikel Santesteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carles Escera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert J. Hartsuiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.815. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When does word frequency influence written production?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.963. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The temporal dynamics of first versus second language production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Fitzpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 127 (1), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2013.07.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHONEME RELATED SOMATOTPY AND LEXICO-SEMANTIC KNOWLEDGE BECOME ACTIVATED IN PARALLEL WITHIN 200 MS DURING OBJECT NAMING.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedemann Pulvermüller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, S, pp.164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The poor helping the rich: How can incomplete representations monitor complete ones?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip Holcomb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral and Brain Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (4), pp.374-375. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0140525X12002695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative semantic interference is blind to language: Implications for models of bilingual speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-Xavier Alario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 66 (4), pp.850-869. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2012.02.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01439701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riding the Lexical Speedway: A Critical Review on the Time Course of Lexical Selection in Speech Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the temporal and functional origin of L2 disadvantages in speech production: a critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmin Sadat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2011.00379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conscious intention to speak proactively facilitates lexical access during overt object naming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillip J Holcomb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Memory and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 65 (4), pp.345-362. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jml.2011.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Lexical Access in Speech Production: Electrophysiological Correlates of Word Frequency and Cognate Effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cerebral Cortex</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (4), pp.912-928. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/cercor/bhp153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time course of word retrieval revealed by event-related brain potentials during overt speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Thierry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 15, pp.21442 - 21446</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02096529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical access in speech production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31234/osf.io/83xzn⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current Issues in the Psychology of Language: Language Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Hartsuiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hartsuiker; Kristof Strijkers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-3, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical access in speech production: Psycho- and neurolinguistics perspectives on the spatiotemporal dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bissera Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Hartsuiker &amp; Kristof Strijkers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current issues in the Psychology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge press (Taylor &amp; Francis), In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shared or different: How linked are word production and word perception?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Fargier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2022, Panorama des recherches au Laboratoire Parole et Langage, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tipa.4879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Social Interaction on Abstract Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Ziegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05533724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting meaning in the dyad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilia Kerr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04868032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrophysiological markers of language adaptation in joint production. Evidence from human-robot interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noel Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cerebellum is involved in internal and external speech error monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie C Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chotiga Patamadilok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Bonnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMLaP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03507770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the brain recruit the same word representations across language behaviours? A Registered Report MEG study of language production versus perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenia Dmitrieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Chanoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Meeting of the Society for the Neurobiology of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, San Sebastián, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for simultaneous lexical and sublexical access in production and perception & roles of item variation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LiveMEEG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03054087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-course of lexical and sub-lexical processing in language production versus perception as revealed by event-related brain potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amie Fairs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Michelas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Meeting of the Society for the Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Helsinki, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Social Grounding of Abstract Words</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Goriachun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Núria Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes C. Ziegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Annual Meeting of the Cognitive Science Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Non renseignée, France. 46, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive prediction in the joint production of speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giusy Cirillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Baus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elin Runnqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristof Strijkers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th bi-annual Joint Action Meeting (JAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Genova, Italy. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId162"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A66D680"/>
+    <w:nsid w:val="740E8399"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AFF52DF5"/>
+    <w:nsid w:val="A09255B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B0EFFEF5"/>
+    <w:nsid w:val="6D45636C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristof-strijkers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7442-9772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.fr/url?sa=i&amp;url=https%3A%2F%2Ffr.wikipedia.org%2Fwiki%2FConseil_europ%25C3%25A9en_de_la_recherche&amp;psig=AOvVaw2v4HVpwHfZfBBiEI8nRCjl&amp;ust=1734342970004000&amp;source=images&amp;cd=vfe&amp;opi=89978449&amp;ved=0CBQQjRxqFwoTCOCq3JfBqYoDFQAAAAAdAAAAABAE" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cobra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319120v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissera Ivanova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf275" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319107v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001828" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Cirillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251322347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2260021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Pickering" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100966" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ivanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Santesteban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100934" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213765" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulvermuller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797617702699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452813v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canini Matteo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pasquale Anthony Della" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrical&#224; Eleonora" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branzi Francesca Martina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23304" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452800v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12191" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mathot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.1795v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1120878" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1096403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1158845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Palomar-Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Bueicheku" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Avila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanjuan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Palomar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2015.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5L4Z95-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00797" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927472v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00963" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D. Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hartsuiker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00815" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fitzpatrick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.07.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92WZV6D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2012.02.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28G63ZL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00356" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00379" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Holcomb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2011.06.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/83xzn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hartsuiker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930850v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4879" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930891v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Patamadilok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kristof-strijkers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7442-9772" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.fr/url?sa=i&amp;url=https%3A%2F%2Ffr.wikipedia.org%2Fwiki%2FConseil_europ%25C3%25A9en_de_la_recherche&amp;psig=AOvVaw2v4HVpwHfZfBBiEI8nRCjl&amp;ust=1734342970004000&amp;source=images&amp;cd=vfe&amp;opi=89978449&amp;ved=0CBQQjRxqFwoTCOCq3JfBqYoDFQAAAAAdAAAAABAE" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cobra" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319107v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Kerr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Morillon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Strijkers" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001828" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05319120v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Dmitrieva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Anton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amie Fairs" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bissera Ivanova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhaf275" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976836v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Cirillo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elin Runnqvist" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Baus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218251322347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05089359v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Goriachun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Gala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C Ziegler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0001771" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385684v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2023.2260021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867802v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin J Pickering" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tops.12775" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Hernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Costa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100966" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095364v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Calabria" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Andoni Du&#241;abeitia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Hernandez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Ivanova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100967" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317758v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Michelas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dufour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/texcom/tgab040" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie C Chanoine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913144v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Santesteban" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneuroling.2020.100934" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072504v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dashiel Munding" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Dubarry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tr&#233;buchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41376-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0213765" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675296v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulvermuller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2017.09.041" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675300v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan Math&#244;t" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grainger" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797617702699" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Mathot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7287/peerj.preprints.1795v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452800v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/lang.12191" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452813v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Canini Matteo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Pasquale Anthony Della" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catrical&#224; Eleonora" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branzi Francesca Martina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costa Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hbm.23304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731326v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1120878" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460055v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2015.1096403" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460061v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23273798.2016.1158845" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485305v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Angeles Palomar-Garcia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Bueicheku" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Avila" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Sanjuan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-&#193;ngeles Palomar-Garc&#237;a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2015.01.004" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GC5L4Z95-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01841732v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisy Bertrand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_00797" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439690v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara D. Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Escera" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Hartsuiker" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00815" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927472v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00963" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439682v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Fitzpatrick" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2013.07.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J92WZV6D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439668v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedemann Pulverm&#252;ller" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439691v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Holcomb" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X12002695" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-Xavier Alario" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2012.02.007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-28G63ZL0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096517v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00356" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440396v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Sadat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2011.00379" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096508v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip J Holcomb" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jml.2011.06.002" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096524v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thierry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhp153" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02096529v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Martin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385740v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31234/osf.io/83xzn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hartsuiker" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930891v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930850v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Fargier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tipa.4879" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533724v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Ziegler" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868032v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04385982v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085006v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotiga Patamadilok" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03507770v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chanoine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054176v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chanoine" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054087v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399949v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04666597v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes C. Ziegler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091788v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>