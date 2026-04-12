--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -208,230 +208,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams</w:t>
+                <w:t xml:space="preserve">Population Balance Modeling of emulsions preparation: Uncertainty and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2nd Population Balance Modeling Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682446v1</w:t>
+                <w:t xml:space="preserve">hal-05225970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Balance Modeling of emulsions preparation: Uncertainty and sensitivity analysis</w:t>
+                <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Population Balance Modeling Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225970v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal creaming study of concentrated oil-in-water emulsions</w:t>
               </w:r>
@@ -966,261 +966,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling W/O/W double emulsions preparation in static mixers: accounting for the shear-thinning behaviour of the dispersed phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifugal creaming of concentrated oil-in-water emulsions: experimental investigation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fouad Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 204, pp.461-470. </w:t>
+              <w:t xml:space="preserve">, 2024, 208, pp.899-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501952v1</w:t>
+                <w:t xml:space="preserve">hal-04655348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal creaming of concentrated oil-in-water emulsions: experimental investigation and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling W/O/W double emulsions preparation in static mixers: accounting for the shear-thinning behaviour of the dispersed phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.899-909. </w:t>
+              <w:t xml:space="preserve">, 2024, 204, pp.461-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655348v1</w:t>
+                <w:t xml:space="preserve">hal-04501952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams: experimental investigation and modelling</w:t>
               </w:r>
@@ -1245,51 +1245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1874,51 +1874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Sin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682446v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225970v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Guedda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109770" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Sin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Guedda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109770" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>