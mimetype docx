--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -966,261 +966,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05040087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal creaming of concentrated oil-in-water emulsions: experimental investigation and modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling W/O/W double emulsions preparation in static mixers: accounting for the shear-thinning behaviour of the dispersed phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.899-909. </w:t>
+              <w:t xml:space="preserve">, 2024, 204, pp.461-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04655348v1</w:t>
+                <w:t xml:space="preserve">hal-04501952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling W/O/W double emulsions preparation in static mixers: accounting for the shear-thinning behaviour of the dispersed phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifugal creaming of concentrated oil-in-water emulsions: experimental investigation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fouad Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 204, pp.461-470. </w:t>
+              <w:t xml:space="preserve">, 2024, 208, pp.899-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501952v1</w:t>
+                <w:t xml:space="preserve">hal-04655348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams: experimental investigation and modelling</w:t>
               </w:r>
@@ -1874,51 +1874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Sin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.049" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501952v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.052" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Guedda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109770" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216506v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Sin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225970v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682464v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153108v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Azizi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317048v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040087v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121699" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501952v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.052" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Guedda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109770" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131984" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>