--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1611,261 +1611,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00580594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Form-Closure Property to Underactuated Hands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing PKM Accuracy by Separating Actuation and Measurement: A 3DOF Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (5), pp.853-866. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (3), pp.0310008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2010.2060830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4001779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00529721v1</w:t>
+                <w:t xml:space="preserve">lirmm-00539838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing PKM Accuracy by Separating Actuation and Measurement: A 3DOF Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the Form-Closure Property to Underactuated Hands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Corbel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (3), pp.0310008. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (5), pp.853-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2010.2060830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00539838v1</w:t>
+                <w:t xml:space="preserve">lirmm-00529721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified dynamic modeling and improvement of a four degree of freedom pick-and-place manipulator with articulated moving platform</w:t>
               </w:r>
@@ -2162,51 +2162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khanh Tran Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Raucent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (3), pp.319-326. </w:t>
@@ -4094,187 +4094,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01310817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
+                <w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1716-1723, </w:t>
+              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
+                <w:t xml:space="preserve">lirmm-00947459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4299,229 +4286,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907699⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1716-1723, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01275355v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5712-5719, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00947459v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance evaluation and analysis of general robots with mixed dofs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4607,51 +4607,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel 4 DoFs (3T-1R) Parallel Manipulator with Actuation Redundancy - Workspace Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5086,274 +5086,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01089549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel (3T-1R) Redundant Parallel Mechanism with Large Operational Workspace and Rotational Capability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
+                <w:t xml:space="preserve">An Agile Manufacturing System for Large Workspace Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.436-443, </w:t>
+              <w:t xml:space="preserve">FAIM: Flexible Automation and Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.57-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39223-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00906223v1</w:t>
+                <w:t xml:space="preserve">lirmm-00808440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Agile Manufacturing System for Large Workspace Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hai Yang</w:t>
+                <w:t xml:space="preserve">A Novel (3T-1R) Redundant Parallel Mechanism with Large Operational Workspace and Rotational Capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FAIM: Flexible Automation and Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Porto, Portugal. pp.57-70, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Tokyo, Japan. pp.436-443, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39223-8_6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2013.6696388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808440v1</w:t>
+                <w:t xml:space="preserve">lirmm-00906223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t>
               </w:r>
@@ -6144,51 +6144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM'2011: 13th World Congress in Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6492,624 +6492,624 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoonWalker, a Lower Limb Exoskeleton able to Sustain Bodyweight using a Passive Force Balancer</w:t>
+                <w:t xml:space="preserve">A Simple Design Rule for 1st Order Form-Closure of Underactuated Hands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UG: Underactuated Grasping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Quebec, Canada. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00493759v1</w:t>
+                <w:t xml:space="preserve">lirmm-00539832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Design Rule for 1st Order Form-Closure of Underactuated Hands</w:t>
+                <w:t xml:space="preserve">MoonWalker, a Lower Limb Exoskeleton able to Sustain Bodyweight using a Passive Force Balancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Begoc</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UG: Underactuated Grasping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.2215-2220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00539832v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00493759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sherpa, un robot marcheur bipède à actionnement réversible</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Control Architecture With Stabilizer For 3D Stable Dynamic Walking of SHERPA Biped Robot on Compliant Ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Angers, France. pp.9</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.480-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00809721v1</w:t>
+                <w:t xml:space="preserve">lirmm-00643523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Architecture With Stabilizer For 3D Stable Dynamic Walking of SHERPA Biped Robot on Compliant Ground</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sherpa, un robot marcheur bipède à actionnement réversible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.480-485</w:t>
+              <w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Angers, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00643523v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00809721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation-based Disturbance Rejection in Control for Limit Cycle Generation on Inertia wheel Inverted Pendulum Testbed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Novel Mechanical Design of Biped Robot SHERPA Using 2 DOF Cable Differential Modular Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Mihai Constantin Olaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1302-1307, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354120⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.4463-4468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00429808v1</w:t>
+                <w:t xml:space="preserve">lirmm-00429945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Mechanical Design of Biped Robot SHERPA Using 2 DOF Cable Differential Modular Joints</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ionut Mihai Constantin Olaru</w:t>
+                <w:t xml:space="preserve">Estimation-based Disturbance Rejection in Control for Limit Cycle Generation on Inertia wheel Inverted Pendulum Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.4463-4468, </w:t>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.1302-1307, </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00429945v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00429808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
               </w:r>
@@ -7353,533 +7353,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00397805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a 3D Gravity Balanced Orthosis for Upper Limb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rani Rizk</w:t>
+                <w:t xml:space="preserve">Stable Limit Cycle Generation for Underactuated Mechanical Systems, Application: Inertia Wheel Inverted Pendulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA'2008: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.2447-2452, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.526-531, </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00287578v1</w:t>
+                <w:t xml:space="preserve">lirmm-00305317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Control Law for Energy Efficient and Human Like Walking Biped Robot SHERPA Based on a Control and a Ballistic Phase - Application on the Cart-Table Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bachelier</w:t>
+                <w:t xml:space="preserve">Humanoid Robotic Research Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Humanoids Robots: State of the Art from Real Platform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00363728v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Design of a 3D Gravity Balanced Orthosis for Upper Limb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA'2008: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.2447-2452, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00305178v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00287578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Limit Cycle Generation for Underactuated Mechanical Systems, Application: Inertia Wheel Inverted Pendulum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Andary</w:t>
+                <w:t xml:space="preserve">A Control Law for Energy Efficient and Human Like Walking Biped Robot SHERPA Based on a Control and a Ballistic Phase - Application on the Cart-Table Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00305317v1</w:t>
+                <w:t xml:space="preserve">lirmm-00363728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robotic Research Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids Robots: State of the Art from Real Platform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France</w:t>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00355527v1</w:t>
+                <w:t xml:space="preserve">lirmm-00305178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
               </w:r>
@@ -8218,442 +8218,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00285857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a High Resolution Planar PKM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Towards Principles for the Design of a Form-Closure Capable Underactuated Pneumatic Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM World Congress in Mechanism and Machine Science</w:t>
+              <w:t xml:space="preserve">IFToMM: World Congress on Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00124013v1</w:t>
+                <w:t xml:space="preserve">lirmm-00187945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Futuristic Monorail Tramway Stabilized by an Inertia Wheel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Benoit</w:t>
+                <w:t xml:space="preserve">Grasp-Stability Analysis of a Two-Phalanx Isotropic Underactuated Finger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCA 2007 - 6th IEEE International Conference on Control and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS'07: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, San Diego, Californie, USA, pp.3289-3294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00187917v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00194179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Principles for the Design of a Form-Closure Capable Underactuated Pneumatic Hand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Begoc</w:t>
+                <w:t xml:space="preserve">Analysis of a High Resolution Planar PKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM: World Congress on Mechanism and Machine Science</w:t>
+              <w:t xml:space="preserve">IFToMM World Congress in Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00187945v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00124013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasp-Stability Analysis of a Two-Phalanx Isotropic Underactuated Finger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rani Rizk</w:t>
+                <w:t xml:space="preserve">A Futuristic Monorail Tramway Stabilized by an Inertia Wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'07: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCA 2007 - 6th IEEE International Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Guangzhou, China. pp.1581-1586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCA.2007.4376626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194179v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00187917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Design of a New Pneumatically Driven Underactuated Hand</w:t>
               </w:r>
@@ -8665,64 +8665,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8763,438 +8763,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Improved Method for the Geometrical Calibration of Parallelogram-based Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Savoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282120⟩</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, United States. pp.769-776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106296v1</w:t>
+                <w:t xml:space="preserve">lirmm-00118225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1656-1661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Method for the Geometrical Calibration of Parallelogram-based Parallel Robots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Corbel</w:t>
+                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Chemnitz (Allemagne), pp.25-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00118225v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Form-Closure Capability of Robotic Underactuated Hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10590,51 +10590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiromichi Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10887,394 +10887,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
+                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Quebec (Canada), pp.46-56</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269414v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Quebec (Canada), pp.46-56</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4108-4113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a 3-DOF Over-Actuated Parallel Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11354,260 +11354,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00191519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
+                <w:t xml:space="preserve">Enhancing Parallel Robots Accuracy with Redundant Sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4114-4119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108665v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Parallel Robots Accuracy with Redundant Sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4114-4119</w:t>
+              <w:t xml:space="preserve">ROBEA 2002 - 2ièmes Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269420v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11860,51 +11860,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Redundantly Actuated PKMs for Closed-Shape Trajectories Tracking with Real-Time Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12094,51 +12094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Control of Parallel Manipulators: Design and Real-Time Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12206,51 +12206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Analysis of 4 Degrees of Freedom Redundant Parallel Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12616,69 +12616,69 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268579v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
@@ -12814,69 +12814,69 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191524v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13744,51 +13744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85BA87C9"/>
+    <w:nsid w:val="D5A64A03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13975,51 +13975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2396-8244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079213324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.L. Hoevenaars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Herder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6023-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030867" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkert van Der Wijk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Herder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913484183" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-2-1-2011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabloz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dehez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran Duy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raucent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLMDPHQV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918609X12529279062438" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05383786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04753894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39223-8_6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Dandash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Rizk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00543869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Touati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509961" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809721v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643523v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429808v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354120" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429945v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihai Constantin Olaru" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354425" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287578v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363728v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bachelier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305317v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650994" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355527v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garab&#233;dian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2007.4376626" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118225v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Savoure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641803" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570458" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coradini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00982345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00716760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2396-8244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079213324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.L. Hoevenaars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Herder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6023-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030867" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkert van Der Wijk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Herder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913484183" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-2-1-2011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabloz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dehez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran Duy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raucent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLMDPHQV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918609X12529279062438" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05383786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04753894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39223-8_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Dandash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Rizk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00543869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Touati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509961" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihai Constantin Olaru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650994" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543580" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bachelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garab&#233;dian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2007.4376626" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Savoure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641803" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570458" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coradini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00982345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00716760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>