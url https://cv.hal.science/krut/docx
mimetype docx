--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -447,278 +447,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03680857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Kinematic/Dynamic Whole-Body Control for Humanoid Robots With Real-Time Experiments</w:t>
+                <w:t xml:space="preserve">Application-oriented selection of poses and forces for robot elastostatic calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Galdeano</w:t>
+                <w:t xml:space="preserve">Vinayak Jagannathrao Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Alain Vissière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Noiré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021984362150016X⟩</w:t>
+              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.104176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104176⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03470787v1</w:t>
+                <w:t xml:space="preserve">hal-03265995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application-oriented selection of poses and forces for robot elastostatic calibration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Hybrid Kinematic/Dynamic Whole-Body Control for Humanoid Robots With Real-Time Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinayak Jagannathrao Kalas</w:t>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Vissière</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanism and Machine Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.104176. </w:t>
+              <w:t xml:space="preserve">International Journal of Humanoid Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (5), pp.#2150016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmachtheory.2020.104176⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S021984362150016X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265995v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03470787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacobian-based natural frequency analysis of parallel manipulators</w:t>
               </w:r>
@@ -808,51 +808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resolution evaluation of 6-degree-of-freedom precision positioning systems: Definitions and apparatus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1274,1107 +1274,1107 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00822698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Design Rule for 1st Order Form-Closure of Underactuated Hands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar Two-Degree-of-Freedom Pick-and-Place Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Begoc</w:t>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Sciences (MS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (1), pp.239-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/ms-2-1-2011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-010-9413-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00808329v1</w:t>
+                <w:t xml:space="preserve">lirmm-00580594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secured Microprocessor-Controlled Prosthetic Leg for Elderly Amputees: Preliminary Results</w:t>
+                <w:t xml:space="preserve">A Simple Design Rule for 1st Order Form-Closure of Underactuated Hands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chabloz</w:t>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Special Issue on Assistive and Rehabilitation Robotics, pp.385-398. </w:t>
+              <w:t xml:space="preserve">Mechanical Sciences (MS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/ABB-2011-0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/ms-2-1-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00502000v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00808329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar Two-Degree-of-Freedom Pick-and-Place Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secured Microprocessor-Controlled Prosthetic Leg for Elderly Amputees: Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
+                <w:t xml:space="preserve">Christine Azevedo Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabloz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11012-010-9413-x⟩</w:t>
+              <w:t xml:space="preserve">Applied Bionics and Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Special Issue on Assistive and Rehabilitation Robotics, pp.385-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/ABB-2011-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00580594v1</w:t>
+                <w:t xml:space="preserve">lirmm-00502000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing PKM Accuracy by Separating Actuation and Measurement: A 3DOF Case Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of the Form-Closure Property to Underactuated Hands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Corbel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2 (3), pp.0310008. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (5), pp.853-866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4001779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2010.2060830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00539838v1</w:t>
+                <w:t xml:space="preserve">lirmm-00529721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of the Form-Closure Property to Underactuated Hands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing PKM Accuracy by Separating Actuation and Measurement: A 3DOF Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 26 (5), pp.853-866. </w:t>
+              <w:t xml:space="preserve">Journal of Mechanisms and Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (3), pp.0310008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2010.2060830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4001779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00529721v1</w:t>
+                <w:t xml:space="preserve">lirmm-00539838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified dynamic modeling and improvement of a four degree of freedom pick-and-place manipulator with articulated moving platform</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+                <w:t xml:space="preserve">Control of the Underactuated Inertia Wheel Inverted Pendulum for Stable Limit Cycle Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1243/09596518JSCE616⟩</w:t>
+              <w:t xml:space="preserve">Advanced Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23 (15), pp.1999-2014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/016918609X12529279062438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00304441v1</w:t>
+                <w:t xml:space="preserve">lirmm-00455577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of a 4-DOF Parallel Manipulator: From Academia to Industry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simplified dynamic modeling and improvement of a four degree of freedom pick-and-place manipulator with articulated moving platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poignet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (2), pp.212-224. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 223 (I1), pp.13-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2011412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1243/09596518JSCE616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00385724v1</w:t>
+                <w:t xml:space="preserve">lirmm-00304441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Preliminary in Vivo Validation of a Robotic Laparoscope Holder for Minimally Invasive Surgery</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal Design of a 4-DOF Parallel Manipulator: From Academia to Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poignet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcs.263⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (2), pp.212-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TRO.2008.2011412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00386036v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00385724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the Underactuated Inertia Wheel Inverted Pendulum for Stable Limit Cycle Generation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design and Preliminary in Vivo Validation of a Robotic Laparoscope Holder for Minimally Invasive Surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Herman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Dehez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh Tran Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Raucent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Robotics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Journal of Medical Robotics and Computer Assisted Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.319-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcs.263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/016918609X12529279062438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00455577v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00386036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Singularity Analysis of a Class of Lower Mobility Parallel Manipulators with Articulated Travelling Plate</w:t>
               </w:r>
@@ -2729,51 +2729,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based thermal drift compensation for high-precision hexapod robot actuators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,51 +3222,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards searching the operating equilibrium hexapod motor temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walid Jhinaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3343,64 +3343,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal deflection decoupled 6-DOF pose measurement of hexapods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinayak Jagannathrao Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,64 +3468,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Efficient Stiffness Evaluation Method to Improve Accuracy of Hexapods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinayak Jagannathrao Kalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4094,434 +4094,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01310817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Task-based whole-body control of humanoid robots with ZMP regulation, real-time application to a squat-like motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00947459v1</w:t>
+                <w:t xml:space="preserve">lirmm-00945690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
+                <w:t xml:space="preserve">A Nonlinear PID Stabilizer With Spherical Projection for Humanoids: From Concept to Real-time Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
+              <w:t xml:space="preserve">Humanoids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Madrid, Spain. pp.693-698, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01089549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
+                <w:t xml:space="preserve">Continuous Closed Form Trajectories Generation and Control of Redundantly Actuated Parallel Kinematic Manipulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907699⟩</w:t>
+              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Castelldefels-Barcelona, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275355v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00947459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance evaluation and analysis of general robots with mixed dofs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Dimensional synthesis of 4 DoFs (3T-1R) actuatedly redundant parallel manipulator based on dual criteria: Dynamics and precision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4546,112 +4520,112 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.490-497, </w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.1716-1723, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01275349v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01275338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel 4 DoFs (3T-1R) Parallel Manipulator with Actuation Redundancy - Workspace Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">A novel (3T-2R) parallel mechanism with large operational workspace and rotational capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,437 +4650,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MeTrApp: Mechanisms, Transmissions and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bilbao, Spain. pp.317-324, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong Kong, China. pp.5712-5719, </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-007-7485-8_39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICRA.2014.6907699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00906202v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
+                <w:t xml:space="preserve">On the performance evaluation and analysis of general robots with mixed dofs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Chicago, IL, United States. pp.490-497, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2014.6942604⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
+                <w:t xml:space="preserve">lirmm-01275349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-based whole-body control of humanoid robots with ZMP regulation, real-time application to a squat-like motion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">A Novel 4 DoFs (3T-1R) Parallel Manipulator with Actuation Redundancy - Workspace Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MeTrApp: Mechanisms, Transmissions and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bilbao, Spain. pp.317-324, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-007-7485-8_39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2014.6808778⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00945690v1</w:t>
+                <w:t xml:space="preserve">lirmm-00906202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonlinear PID Stabilizer With Spherical Projection for Humanoids: From Concept to Real-time Experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">Test Bench For Nanosatellite Attitude Determination And Control System Ground Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gavrilovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Porto Petro, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HUMANOIDS.2014.7041438⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01089549v1</w:t>
+                <w:t xml:space="preserve">lirmm-01310802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Agile Manufacturing System for Large Workspace Applications</w:t>
               </w:r>
@@ -5209,51 +5209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel (3T-1R) Redundant Parallel Mechanism with Large Operational Workspace and Rotational Capability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,90 +5339,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Pattern Generator For Dynamic Walking in humanoid Robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSD: Systems, Signals and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Hammamet, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5658,51 +5658,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00818104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locomotion Approach of REMORA: a REonﬁgurable MObile Robot for Manufacturing Applications</w:t>
+                <w:t xml:space="preserve">On the Design of Mobile Parallel Robots for Large Workspace Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
@@ -5720,106 +5720,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDETC'11: International Design Engineering Technical Conferences Computers and Information in Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Washington, DC, United States. pp.N/A</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00641618v1</w:t>
+                <w:t xml:space="preserve">lirmm-00641623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Mobile Parallel Robots for Large Workspace Applications</w:t>
+                <w:t xml:space="preserve">Locomotion Approach of REMORA: a REonﬁgurable MObile Robot for Manufacturing Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
@@ -5837,73 +5828,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDETC'11: International Design Engineering Technical Conferences Computers and Information in Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, San Francisco, CA, United States. pp.5067-5072, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2011.6094897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00641623v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00641618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generic Method for Deriving the General Shaking Force Balance Conditions of Parallel Manipulators with Application to a Redundant Planar 4-RRR Parallel Manipulator</w:t>
               </w:r>
@@ -6144,51 +6144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFToMM'2011: 13th World Congress in Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Guanajuato, Mexico. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6321,51 +6321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pendule inversé stabilisé par volant d'inertie, un système non linéaire sous-actionné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6492,295 +6492,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00533860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Design Rule for 1st Order Form-Closure of Underactuated Hands</w:t>
+                <w:t xml:space="preserve">MoonWalker, a Lower Limb Exoskeleton able to Sustain Bodyweight using a Passive Force Balancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Begoc</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UG: Underactuated Grasping</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anchorage, Alaska, United States. pp.2215-2220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00539832v1</w:t>
+                <w:t xml:space="preserve">lirmm-00493759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MoonWalker, a Lower Limb Exoskeleton able to Sustain Bodyweight using a Passive Force Balancer</w:t>
+                <w:t xml:space="preserve">A Simple Design Rule for 1st Order Form-Closure of Underactuated Hands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UG: Underactuated Grasping</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montreal, Quebec, Canada. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2010.5509961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00493759v1</w:t>
+                <w:t xml:space="preserve">lirmm-00539832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Control Architecture With Stabilizer For 3D Stable Dynamic Walking of SHERPA Biped Robot on Compliant Ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Nashville, TN, United States. pp.480-485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6818,51 +6818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sherpa, un robot marcheur bipède à actionnement réversible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Démonstrateurs 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Angers, France. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6881,174 +6881,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00809721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Mechanical Design of Biped Robot SHERPA Using 2 DOF Cable Differential Modular Joints</w:t>
+                <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut Mihai Constantin Olaru</w:t>
+                <w:t xml:space="preserve">Nicolas Riehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.4463-4468, </w:t>
+              <w:t xml:space="preserve">ICRA 2009 - International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2193-2198, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00429945v1</w:t>
+                <w:t xml:space="preserve">lirmm-00397805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation-based Disturbance Rejection in Control for Limit Cycle Generation on Inertia wheel Inverted Pendulum Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Andary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7089,1640 +7115,1614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00429808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Mechanical Design of Biped Robot SHERPA Using 2 DOF Cable Differential Modular Joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut Mihai Constantin Olaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Louis, MO, United States. pp.4463-4468, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2009.5354425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
+                <w:t xml:space="preserve">lirmm-00429945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Non-Negligible Cable Mass on the Static Behavior of Large Workspace Cable-Driven Parallel Mechanisms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Above 40g Acceleration for Pick-and-Place with a New 2-Dof PKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA 2009 - International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.2193-2198, </w:t>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Kobe, Japan. pp.1794-1800, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2009.5152193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00397805v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00399019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Limit Cycle Generation for Underactuated Mechanical Systems, Application: Inertia Wheel Inverted Pendulum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Chemori</w:t>
+                <w:t xml:space="preserve">From Par4 to Adept Quattro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Robotic Systems for Handling and Assembly - 3rd International Colloquium of the Collaborative Research Center SFB 562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Braunschweig, Germany, pp.207-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00305317v1</w:t>
+                <w:t xml:space="preserve">lirmm-00285857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanoid Robotic Research Activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Baradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanoids Robots: State of the Art from Real Platform</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France</w:t>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Montpellier, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00355527v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00305178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a 3D Gravity Balanced Orthosis for Upper Limb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rani Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRA'2008: International Conference on Robotics and Automation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Pasadena, CA, United States. pp.2447-2452, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ROBOT.2008.4543580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00287578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Control Law for Energy Efficient and Human Like Walking Biped Robot SHERPA Based on a Control and a Ballistic Phase - Application on the Cart-Table Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bachelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00363728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par2: a Spatial Mechanism for Fast Planar, 2-dof, Pick-and-Place Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Stable Limit Cycle Generation for Underactuated Mechanical Systems, Application: Inertia Wheel Inverted Pendulum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Andary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Nice, France. pp.526-531, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2008.4650994⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00305178v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00305317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+                <w:t xml:space="preserve">Humanoid Robotic Research Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nacim Ramdani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Robots Kinematics: Analysis and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Batz-sur-Mer, France. pp.71-78</w:t>
+              <w:t xml:space="preserve">Humanoids Robots: State of the Art from Real Platform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00322375v1</w:t>
+                <w:t xml:space="preserve">lirmm-00355527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Cable-Driven Crane for Scara Motions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Design of Fully Constrained Parallel Cable-Driven Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Ramdani</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DETC: Design Engineering Technical Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Robots Kinematics: Analysis and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Batz-sur-Mer, France. pp.71-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00322385v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Par4 to Adept Quattro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Parallel Cable-Driven Crane for Scara Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gouttefarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Robotic Systems for Handling and Assembly - 3rd International Colloquium of the Collaborative Research Center SFB 562</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DETC: Design Engineering Technical Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Brooklyn, NY, United States. pp.101-108, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/DETC2008-49969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00285857v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00322385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Principles for the Design of a Form-Closure Capable Underactuated Pneumatic Hand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Begoc</w:t>
+                <w:t xml:space="preserve">Analysis of a High Resolution Planar PKM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM: World Congress on Mechanism and Machine Science</w:t>
+              <w:t xml:space="preserve">IFToMM World Congress in Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00187945v1</w:t>
+                <w:t xml:space="preserve">lirmm-00124013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grasp-Stability Analysis of a Two-Phalanx Isotropic Underactuated Finger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rani Rizk</w:t>
+                <w:t xml:space="preserve">A Futuristic Monorail Tramway Stabilized by an Inertia Wheel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Garabédian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS'07: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICCA 2007 - 6th IEEE International Conference on Control and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Guangzhou, China. pp.1581-1586, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCA.2007.4376626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00194179v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00187917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a High Resolution Planar PKM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">Towards Principles for the Design of a Form-Closure Capable Underactuated Pneumatic Hand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM World Congress in Mechanism and Machine Science</w:t>
+              <w:t xml:space="preserve">IFToMM: World Congress on Mechanism and Machine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00124013v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00187945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Futuristic Monorail Tramway Stabilized by an Inertia Wheel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Benoit</w:t>
+                <w:t xml:space="preserve">Grasp-Stability Analysis of a Two-Phalanx Isotropic Underactuated Finger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rani Rizk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCA 2007 - 6th IEEE International Conference on Control and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS'07: IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, San Diego, Californie, USA, pp.3289-3294</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCA.2007.4376626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00187917v1</w:t>
+                <w:t xml:space="preserve">lirmm-00194179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Design of a New Pneumatically Driven Underactuated Hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8763,438 +8763,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00189382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Method for the Geometrical Calibration of Parallelogram-based Parallel Robots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641803⟩</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.1656-1661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2006.282120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00118225v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HELI4: a Parallel Robot for SCARA Motions with a Very Compact Travelling Plate and a Symmetrical Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Chemnitz (Allemagne), pp.25-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106296v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four-Dof PKM with Articulated Travelling-Plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Company</w:t>
+                <w:t xml:space="preserve">An Improved Method for the Geometrical Calibration of Parallelogram-based Parallel Robots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Savoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Maurine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PKS'06: Parallel Kinematics Seminar</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Orlando, United States. pp.769-776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2006.1641803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105558v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00118225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Form-Closure Capability of Robotic Underactuated Hand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Begoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9343,550 +9343,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00119291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower Mobility PKM for Large Tilting Angles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Resolution Flexible 3-RRR Planar Parallel Micro-Stage in Near Singular Configuration for Resolution Improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ronchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Braunschweig, Germany. pp.253-268</w:t>
+              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106562v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par4: Very High Speed Parallel Robot for Pick and Place</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Force-Isotropic Underactuated Finger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.2314-2319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106125v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution flexible 3-RRR planar parallel micro-stage in near singular configuration for resolution improvement. Part I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Ronchi</w:t>
+                <w:t xml:space="preserve">Lower Mobility PKM for Large Tilting Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collaborative Research Centre 562</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Braunschweig, Germany. pp.253-268</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106124v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very Fast Schoenflies Motion Generator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Par4: Very High Speed Parallel Robot for Pick and Place</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106494v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Resolution Flexible 3-RRR Planar Parallel Micro-Stage in Near Singular Configuration for Resolution Improvement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">High resolution flexible 3-RRR planar parallel micro-stage in near singular configuration for resolution improvement. Part I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9894,691 +9829,756 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IROS: Intelligent Robots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Edmonton, Alberta, Canada. pp.547-552, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS.2005.1545142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106493v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00106124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Force-Isotropic Underactuated Finger</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very Fast Schoenflies Motion Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria de La O Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Barcelona, Spain. pp.2314-2319, </w:t>
+              <w:t xml:space="preserve">ICIT: International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2005, Hong-Kong, China. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2005.1600665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106463v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On PKM with Articulated Travelling-Plate and Large Tilting Angles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A High-Speed Parallel Robot for Scara Motions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Nabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMEC'04: 11th International Machine-Tool Engineers Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, New Orleans, United States. pp.4109-4115, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2004.1308914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00109130v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic Calibration of Linear-Actuated Parallel Mechanisms from Leg Observation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+                <w:t xml:space="preserve">On PKM with Articulated Travelling-Plate and Large Tilting Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grigoré Gogu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISR: International Symposium on Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">IMEC'04: 11th International Machine-Tool Engineers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Tokyo, Japan. pp.285-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108814v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00109130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Force Performance Indexes for Parallel Mechanisms with Actuation Redundancy, Especially for Parallel Wire-Driven Manipulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinematic Calibration of Linear-Actuated Parallel Mechanisms from Leg Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigoré Gogu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3936-3941</w:t>
+              <w:t xml:space="preserve">ISR: International Symposium on Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108812v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a 4 Degree of Freedom Parallel Manipulator Stiffness</w:t>
+                <w:t xml:space="preserve">Force Performance Indexes for Parallel Mechanisms with Actuation Redundancy, Especially for Parallel Wire-Driven Manipulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFToMM:'04: International Federation for the Promotion of Mechanism and Machine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2004, Tianjin (China), pp.1857-1861</w:t>
+              <w:t xml:space="preserve">IROS: Intelligent RObots and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Sendai, Japan. pp.3936-3941</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108924v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Speed Parallel Robot for Scara Motions</w:t>
+                <w:t xml:space="preserve">Evaluation of a 4 Degree of Freedom Parallel Manipulator Stiffness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Pierrot</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coradini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFToMM:'04: International Federation for the Promotion of Mechanism and Machine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Tianjin (China), pp.1857-1861</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108840v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I4: A New Parallel Mechanism for Scara Motions</w:t>
               </w:r>
@@ -10590,51 +10590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiromichi Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10887,394 +10887,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00269435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
+                <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Washington, United States. pp.4108-4113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ROBOT.2002.1014388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Chablat</w:t>
+                <w:t xml:space="preserve">Velocity Performances Indexes for Parallel Mechanisms with Actuation Redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
+              <w:t xml:space="preserve">Fundamental Issues and Future Research Directions for Parallel Mechanisms and Manipulators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Quebec (Canada), pp.46-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00269415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twice: A Tilting Angle Amplification System for Parallel Robots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Krut</w:t>
+                <w:t xml:space="preserve">Robots à Architecture Complexe : De la Conception à la Performance et l'Autonomie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Andreff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belhassen-Chedli Bouzgarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Dombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chablat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRA: International Conference on Robotics and Automation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROBEA 2002 - 2es Journées Bilan du Programme Interdisciplinaire ROBotique et Entités Artificielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Toulouse, France. pp.7-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269414v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a 3-DOF Over-Actuated Parallel Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11360,51 +11360,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Parallel Robots Accuracy with Redundant Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11468,90 +11468,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAX - Robots à architecture complexe : de la conception à la performance et l’autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Dombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11625,90 +11625,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human based hybrid kinematic/dynamic whole-body control in humanoid robotics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HLR: Humanoid and Legged Robots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Heidelberg, Germany. , French-German-Japanese Conference on Humanoid and Legged Robots, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11733,64 +11733,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Pattern Generator Based on a Three-Mass Linear Inverted Pendulum Model for Dynamic Walking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Galdeano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11860,64 +11860,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Redundantly Actuated PKMs for Closed-Shape Trajectories Tracking with Real-Time Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussab Bennehar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11971,286 +11971,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03990387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Pattern Generator for Dynamic Walking in humanoid Robotics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Adaptive Control of Parallel Manipulators: Design and Real-Time Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussab Bennehar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cecilia Norton. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems, Automation and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Parallel Manipulators: Design, Applications and Dynamic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nova Science Pub Inc., pp.1-30, 2016, Chapter 1, 978-1634859264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03990367v1</w:t>
+                <w:t xml:space="preserve">lirmm-01892495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Control of Parallel Manipulators: Design and Real-Time Experiments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Optimal Pattern Generator for Dynamic Walking in humanoid Robotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Galdeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Chemori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Manipulators: Design, Applications and Dynamic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems, Automation and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, De Gruyter, pp.115-139, 2016, 9783110448436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110448436-008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01892495v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03990367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Analysis of 4 Degrees of Freedom Redundant Parallel Manipulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samah Aref Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12336,51 +12336,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Design of a Fast Parallel Robot Based on Its Dynamic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12616,69 +12616,69 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp. 151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00191524v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
@@ -12715,69 +12715,69 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp. 151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269424v1</w:t>
+                <w:t xml:space="preserve">lirmm-00268579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of a 4 Axis Parallel Machine for Heavy Parts Handling</w:t>
               </w:r>
@@ -12814,69 +12814,69 @@
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pierrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Neugebauer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parallel Kinematics Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Vol. 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
+              <w:t xml:space="preserve">, 16, Verlag Scripten, pp.151-168, 2002, 3-928921-76-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00268579v1</w:t>
+                <w:t xml:space="preserve">lirmm-00191524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -13455,51 +13455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Krut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Nabat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Baradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13744,51 +13744,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D5A64A03"/>
+    <w:nsid w:val="76D46CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13975,51 +13975,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2396-8244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079213324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.L. Hoevenaars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Herder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6023-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030867" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkert van Der Wijk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Herder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913484183" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808329v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-2-1-2011" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502000v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabloz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386036v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dehez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran Duy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raucent" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.263" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLMDPHQV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455577v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andary" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918609X12529279062438" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05383786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04753894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39223-8_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641618v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094897" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641623v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Dandash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Rizk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00543869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Touati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539832v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493759v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509961" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429945v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihai Constantin Olaru" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305317v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650994" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355527v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287578v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543580" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363728v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bachelier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194179v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187917v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garab&#233;dian" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2007.4376626" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Savoure" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641803" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106463v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570458" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108814v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108924v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coradini" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00982345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00716760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/krut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2396-8244" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079213324" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05513423v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Robert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Krut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Company" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissiere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noir&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070775" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03680857v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ederson Ant&#244;nio Gomes Dorile&#244;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Zemiti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poignet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2022.102840" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak Jagannathrao Kalas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vissi&#232;re" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2020.104176" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03470787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Galdeano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Chemori" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021984362150016X" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527803v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.G.L. Hoevenaars" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Herder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmachtheory.2019.103775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02413706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2019.107375" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347428v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Baradat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pierrot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6023-0" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01157978v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Briot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gautier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4030867" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822698v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volkert van Der Wijk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Just Herder" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0278364913484183" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00580594v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Nabat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-010-9413-x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-NLC2Z2LQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808329v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Begoc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ms-2-1-2011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00502000v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabloz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/ABB-2011-0002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00529721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Dombre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2010.2060830" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539838v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Corbel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4001779" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00455577v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Andary" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/016918609X12529279062438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00304441v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1243/09596518JSCE616" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-GBH37QHZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00385724v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2008.2011412" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00386036v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Herman" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dehez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran Duy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Raucent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcs.263" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NLMDPHQV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106282v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRO.2005.858862" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108547v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0263574703005411" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268578v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/146441930221600102" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-VM3BNCDV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05383786v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04660122v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Thuillier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoboSoft60065.2024.10521998" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04753894v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cuq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3020420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310368v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAR58858.2023.10406498" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03500263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Jhinaoui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mayaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Noire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCAD52417.2021.9638758" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02815562v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025724v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2018-85986" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01830279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gavrilovich" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gouttefarde" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44156-6_7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348039v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Prades" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jourdan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/mmar.2015.7283891" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310817v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2015.7354148" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00945690v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808778" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01089549v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HUMANOIDS.2014.7041438" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00947459v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Bennehar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2014.6808879" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275338v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samah Aref Shayya" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942786" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275355v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICRA.2014.6907699" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01275349v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2014.6942604" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906202v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-7485-8_39" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01310802v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808440v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39223-8_6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00906223v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696388" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00804250v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2013.6564107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00907838v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2013.6696596" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818104v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AIM.2013.6584164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641623v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00641618v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2011.6094897" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609009v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643542v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Dandash" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rani Rizk" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00543869v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00723940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahla Touati" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493759v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2010.5509961" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539832v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00643523v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Floch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00809721v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00397805v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riehl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152576" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429808v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354120" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00429945v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut Mihai Constantin Olaru" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2009.5354425" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00399019v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2009.5152193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285857v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305178v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00287578v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2008.4543580" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363728v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bachelier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00305317v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2008.4650994" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00355527v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322375v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00322385v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2008-49969" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00124013v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187917v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Garab&#233;dian" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2007.4376626" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00187945v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durand" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194179v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00189382v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2007.363104" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282120" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105558v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118225v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Savoure" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Maurine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2006.1641803" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00128161v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2006.345424" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00119291v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Paulin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bourreau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dartnell" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106493v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ronchi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106463v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570458" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106562v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106125v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria de La O Rodriguez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106124v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2005.1545142" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106494v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2005.1600665" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108840v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2004.1308914" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109130v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Andreff" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigor&#233; Gogu" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108812v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108924v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coradini" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fauroux" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269505v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiromichi Ota" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2003.1241868" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191915v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2003.1249710" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269435v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269414v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marquet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2002.1014388" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269415v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268624v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belhassen-Chedli Bouzgarrou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chablat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191519v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gascuel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2002/MECH-34343" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269420v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108665v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00993302v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00982345v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470468-002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892495v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990367v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110448436-008" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01878979v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06698-1_56" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00232868v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77457-0" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00118110v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269424v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268579v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04771422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Izard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04770344v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00822707v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van Dijk" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00808222v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00716760v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Saenz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363962v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106619v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>