--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA with Small Molecules using State-of-the-Art Methods Provides Highly Predictive Affinities of Riboswitch Inhibitors</w:t>
+                <w:t xml:space="preserve">Targeting RNA with small molecules using state-of-the-art methods provides highly predictive affinities of riboswitch inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hedin</w:t>
+                <w:t xml:space="preserve">Florent Hédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay W. Ponder</w:t>
+                <w:t xml:space="preserve">Jay W Ponder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, pp.1405. </w:t>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742743v3</w:t>
+                <w:t xml:space="preserve">hal-05498925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA with small molecules using state-of-the-art methods provides highly predictive affinities of riboswitch inhibitors</w:t>
+                <w:t xml:space="preserve">Targeting RNA with Small Molecules using State-of-the-Art Methods Provides Highly Predictive Affinities of Riboswitch Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hédin</w:t>
+                <w:t xml:space="preserve">Florent Hedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay W Ponder</w:t>
+                <w:t xml:space="preserve">Jay W. Ponder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1405. </w:t>
+              <w:t xml:space="preserve">, 2025, 8, pp.1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498925v1</w:t>
+                <w:t xml:space="preserve">hal-04742743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting RNA:protein interactions with an integrative approach leads to the identification of potent YBX1 inhibitors</w:t>
               </w:r>
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
+                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Jean Matha Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176308v1</w:t>
+                <w:t xml:space="preserve">hal-03354012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
+                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Rengifo-Gonzalez</w:t>
+                <w:t xml:space="preserve">Karina Budkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Steiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e.67605. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.67605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343496v1</w:t>
+                <w:t xml:space="preserve">hal-03333572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
+                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Budkina</w:t>
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333572v1</w:t>
+                <w:t xml:space="preserve">hal-03176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
+                <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Juan Carlos Rengifo-Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Matha Salone</w:t>
+                <w:t xml:space="preserve">Emilie Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e.67605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.67605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354012v1</w:t>
+                <w:t xml:space="preserve">hal-03343496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Dynamics Around Proteins: T- and R-States of Hemoglobin and Melittin</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the double-faceted nature of the CX bond in halobenzenes with a bifunctional probe</w:t>
+                <w:t xml:space="preserve">Could the “Janus-like” properties of the halobenzene CX bond (XCl, Br) be leveraged to enhance molecular recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
@@ -2168,118 +2168,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G. Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 637, pp.51-57. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.210-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126856v1</w:t>
+                <w:t xml:space="preserve">hal-02126858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the “Janus-like” properties of the halobenzene CX bond (XCl, Br) be leveraged to enhance molecular recognition?</w:t>
+                <w:t xml:space="preserve">Approaching the double-faceted nature of the CX bond in halobenzenes with a bifunctional probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
@@ -2310,94 +2310,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G. Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (4), pp.210-221. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 637, pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.23786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126858v1</w:t>
+                <w:t xml:space="preserve">hal-02126856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02969027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pezzella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Niesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Willard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla El Darazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Maroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Hobaika" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fermandjian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-pchem.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02160334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Jakobsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meuwly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouzenoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulesza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12587" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02160383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Pandyarajan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Phillips" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Menting" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.761015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.07.047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLX5GRK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23786" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ACF28125C5F580BF50F4E258C300826D4E17481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5079899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23242" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AD67DA0A58B4A9E8A2FD5703AA14AE28B661388/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02969027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pezzella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Niesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Willard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla El Darazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Maroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Hobaika" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fermandjian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-pchem.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02160334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Jakobsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meuwly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouzenoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulesza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12587" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02160383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Pandyarajan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Phillips" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Menting" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.761015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ACF28125C5F580BF50F4E258C300826D4E17481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.07.047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLX5GRK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5079899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23242" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AD67DA0A58B4A9E8A2FD5703AA14AE28B661388/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>