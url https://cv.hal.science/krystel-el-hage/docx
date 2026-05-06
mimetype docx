--- v1 (2026-04-11)
+++ v2 (2026-05-06)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA with small molecules using state-of-the-art methods provides highly predictive affinities of riboswitch inhibitors</w:t>
+                <w:t xml:space="preserve">Targeting RNA with Small Molecules using State-of-the-Art Methods Provides Highly Predictive Affinities of Riboswitch Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hédin</w:t>
+                <w:t xml:space="preserve">Florent Hedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay W Ponder</w:t>
+                <w:t xml:space="preserve">Jay W. Ponder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1405. </w:t>
+              <w:t xml:space="preserve">, 2025, 8, pp.1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498925v1</w:t>
+                <w:t xml:space="preserve">hal-04742743v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting RNA with Small Molecules using State-of-the-Art Methods Provides Highly Predictive Affinities of Riboswitch Inhibitors</w:t>
+                <w:t xml:space="preserve">Targeting RNA with small molecules using state-of-the-art methods provides highly predictive affinities of riboswitch inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjes Ansari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chengwen Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hedin</w:t>
+                <w:t xml:space="preserve">Florent Hédin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay W. Ponder</w:t>
+                <w:t xml:space="preserve">Jay W Ponder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, pp.1405. </w:t>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s42003-025-08809-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742743v3</w:t>
+                <w:t xml:space="preserve">hal-05498925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting RNA:protein interactions with an integrative approach leads to the identification of potent YBX1 inhibitors</w:t>
               </w:r>
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03624169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
+                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
+                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean Matha Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354012v1</w:t>
+                <w:t xml:space="preserve">hal-03176308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
+                <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karina Budkina</w:t>
+                <w:t xml:space="preserve">Juan Carlos Rengifo-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Steiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
+                <w:t xml:space="preserve">Vandana Joshi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, pp.e.67605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.67605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03333572v1</w:t>
+                <w:t xml:space="preserve">hal-03343496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin28, a major translation reprogramming factor, gains access to YB-1-packaged mRNA through its cold-shock domain</w:t>
+                <w:t xml:space="preserve">Identification of a small molecule splicing inhibitor targeting UHM domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Samsonova</w:t>
+                <w:t xml:space="preserve">Asaki Kobayashi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Craveur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Jean Matha Salone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 4 (1), pp.359. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 289 (3), pp.682-698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01862-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.16199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176308v1</w:t>
+                <w:t xml:space="preserve">hal-03354012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cooperative binding of TDP-43 to GU-rich RNA repeats antagonizes TDP-43 aggregation</w:t>
+                <w:t xml:space="preserve">YB-1 unwinds mRNA secondary structures in vitro and negatively regulates stress granule assembly in HeLa cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Carlos Rengifo-Gonzalez</w:t>
+                <w:t xml:space="preserve">Karina Budkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Desforges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Steiner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vandana Joshi</w:t>
+                <w:t xml:space="preserve">Ahmed Bouhss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, pp.e.67605. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (17), pp.10061-10081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.67605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03343496v1</w:t>
+                <w:t xml:space="preserve">hal-03333572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Dynamics Around Proteins: T- and R-States of Hemoglobin and Melittin</w:t>
               </w:r>
@@ -2093,51 +2093,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02160383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Could the “Janus-like” properties of the halobenzene CX bond (XCl, Br) be leveraged to enhance molecular recognition?</w:t>
+                <w:t xml:space="preserve">Approaching the double-faceted nature of the CX bond in halobenzenes with a bifunctional probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
@@ -2168,118 +2168,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G. Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 36 (4), pp.210-221. </w:t>
+              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 637, pp.51-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jcc.23786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.07.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126858v1</w:t>
+                <w:t xml:space="preserve">hal-02126856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the double-faceted nature of the CX bond in halobenzenes with a bifunctional probe</w:t>
+                <w:t xml:space="preserve">Could the “Janus-like” properties of the halobenzene CX bond (XCl, Br) be leveraged to enhance molecular recognition?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
@@ -2310,370 +2310,370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Richard G. Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 637, pp.51-57. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 36 (4), pp.210-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cplett.2015.07.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02126856v1</w:t>
+                <w:t xml:space="preserve">hal-02126858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substituent-Modulated Affinities of Halobenzene Derivatives to the HIV-1 Integrase Recognition Site. Analyses of the Interaction Energies by Parallel Quantum Chemical and Polarizable Molecular Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krystel El Hage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeina Hobaika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard G. Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nohad Gresh</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.23724⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (41), pp.9772-9782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp5079899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081843v1</w:t>
+                <w:t xml:space="preserve">hal-02126859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substituent-Modulated Affinities of Halobenzene Derivatives to the HIV-1 Integrase Recognition Site. Analyses of the Interaction Energies by Parallel Quantum Chemical and Polarizable Molecular Mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polarizable Molecular Mechanics Studies of Cu(I)/Zn(II) Superoxide Dismutase: Bimetallic Binding Site and Structured Waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nohad Gresh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krystel El Hage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Perahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Piquemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (29), pp.2096-2106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.23724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp5079899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02126859v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Could an anisotropic molecular mechanics/dynamics potential account for sigma hole effects in the complexes of halogenated compounds?</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02969027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pezzella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Niesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Willard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla El Darazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Maroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Hobaika" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fermandjian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-pchem.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02160334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Jakobsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meuwly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouzenoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulesza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12587" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02160383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Pandyarajan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Phillips" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Menting" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.761015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126858v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23786" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ACF28125C5F580BF50F4E258C300826D4E17481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126856v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.07.047" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLX5GRK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126859v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5079899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23242" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AD67DA0A58B4A9E8A2FD5703AA14AE28B661388/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742743v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ansari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengwen Liu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hedin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W. Ponder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08809-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498925v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent H&#233;din" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay W Ponder" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03955052v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krystel El Hage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Babault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Desforges" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Craveur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.80387" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624169v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ribaudo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lagard&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ongaro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe H. Kahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.2c00337" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03176308v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Samsonova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Joshi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01862-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343496v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Rengifo-Gonzalez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Steiner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.67605" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaki Kobayashi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Matha Salone" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.16199" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03333572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Budkina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouhss" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab748" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02969027v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pezzella" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Niesen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sucheol Shin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Willard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c04320" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla El Darazi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El Khoury" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard G. Maroun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Hobaika" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2020.00440" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372493v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a El-Khoury" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Piquemal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fermandjian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj-pchem.6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126840v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Oumata" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meijer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Galons" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.7b00471" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02160334v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bereau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofie Jakobsen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Meuwly" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.6b00202" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344620v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Macaleese" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chouzenoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kulesza" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b12587" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02160383v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijay Pandyarajan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Phillips" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Smith" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Menting" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M116.761015" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126856v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nohad Gresh" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cplett.2015.07.047" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLX5GRK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126858v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23786" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8ACF28125C5F580BF50F4E258C300826D4E17481/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126859v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp5079899" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081843v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perahia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berthomieu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23724" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LLXHMGHL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126864v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.23242" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AD67DA0A58B4A9E8A2FD5703AA14AE28B661388/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04426506v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>