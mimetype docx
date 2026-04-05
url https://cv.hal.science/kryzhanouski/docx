--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1140,199 +1140,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles censures sous régime autoritaire. La musique protestataire en Russie et au Bélarus post-soviétiques</w:t>
+                <w:t xml:space="preserve">Introduction. Regards croisés sur les modalités de la censure des productions culturelles (littérature, médias, musique et théâtre) dans différents espaces nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Eur'ORBEM Éditions. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eur'Orbem éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Maroc et Russie), sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, , pp.31-64, 2020, Collection "Études et travaux", 979-10-96982-16-5</w:t>
+              <w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie, sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, , 2020, Collection "Etudes et Travaux", 979-10-96982-16-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367686v1</w:t>
+                <w:t xml:space="preserve">halshs-03096144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Regards croisés sur les modalités de la censure des productions culturelles (littérature, médias, musique et théâtre) dans différents espaces nationaux</w:t>
+                <w:t xml:space="preserve">Nouvelles censures sous régime autoritaire. La musique protestataire en Russie et au Bélarus post-soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Eur'Orbem éditions. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eur'ORBEM Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie, sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3, , 2020, Collection "Etudes et Travaux", 979-10-96982-16-5</w:t>
+              <w:t xml:space="preserve">L'invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Maroc et Russie), sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, , pp.31-64, 2020, Collection "Études et travaux", 979-10-96982-16-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03096144v1</w:t>
+                <w:t xml:space="preserve">hal-03367686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock, régime autoritaire et contestation politique : la (dé)politisation du rock en Biélorussie</w:t>
               </w:r>
@@ -1664,51 +1664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.063.0042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2022.2032605" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bigday" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.106.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bonna.2021.01.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367686v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568492-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.063.0042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2022.2032605" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bigday" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.106.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bonna.2021.01.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568492-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>