--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -91,756 +91,825 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruptures et décentrement. Trajectoire d’Arseny Morozov, figure de la scène underground et indie rock russophone</w:t>
+                <w:t xml:space="preserve">The ethos of resistance in Belarusian rock. The 2020 protests and Russia’s war on Ukraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Atelier « Musique et politique »</w:t>
+              <w:t xml:space="preserve">Baltic Worlds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05022994v1</w:t>
+                <w:t xml:space="preserve">hal-05612477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ligne de crête de l’indépendance culturelle : entre tensions, contradictions et équilibres</w:t>
+                <w:t xml:space="preserve">Ruptures et décentrement. Trajectoire d’Arseny Morozov, figure de la scène underground et indie rock russophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Politika : la politique à l'épreuve des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Atelier « Musique et politique »</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023004v1</w:t>
+                <w:t xml:space="preserve">hal-05022994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rock résiste en Russie et au Bélarus. Entretien avec Yauheni Kryzhanouski</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ligne de crête de l’indépendance culturelle : entre tensions, contradictions et équilibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vie des idées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Observatoire, la revue des politiques culturelles </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 63 (2), pp.42-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lobs.063.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454088v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Dissent in Post-Soviet Authoritarianism. New Censorship of Protest Music in Belarus and Russia, 2000–2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le rock résiste en Russie et au Bélarus. Entretien avec Yauheni Kryzhanouski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe-Asia Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05022980v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les cercueils ont poussé dans nos cœurs ». Chronique de l’engagement des musiciens russes et biélorusses</w:t>
+                <w:t xml:space="preserve">Managing Dissent in Post-Soviet Authoritarianism. New Censorship of Protest Music in Belarus and Russia, 2000–2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Passés Futurs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Europe-Asia Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (5), pp.760-788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09668136.2022.2032605⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927868v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05022980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les experts biélorusses au Conseil de l’Europe</w:t>
+                <w:t xml:space="preserve">« Les cercueils ont poussé dans nos cœurs ». Chronique de l’engagement des musiciens russes et biélorusses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Bigday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Passés Futurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Memorias dictatoriales: una mirada transatlántica, 12, https://politika.io/fr/article/cercueils-ont-pousse-nos-coeurs-chronique-lengagement-musiciens-russes-bielorusses</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03363786v1</w:t>
+                <w:t xml:space="preserve">hal-03927868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La censure est d’autant plus efficace qu’elle est interdite ». (Post-)censure de la musique contestataire en Biélorussie et en Russie</w:t>
+                <w:t xml:space="preserve">Les experts biélorusses au Conseil de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Bigday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications [EHESS]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/commu.106.0133⟩</w:t>
+              <w:t xml:space="preserve">Revue d'Etudes Comparatives Est-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 4 (4), pp.153-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/receo1.514.0153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03363784v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03363786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la dissidence. Sociologie de la censure sous régime autoritaire : le cas du rock contestataire biélorusse</w:t>
+                <w:t xml:space="preserve">« La censure est d’autant plus efficace qu’elle est interdite ». (Post-)censure de la musique contestataire en Biélorussie et en Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critique Internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/crii.076.0123⟩</w:t>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n°106 (1), pp.133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.106.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03363774v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03363784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverner la dissidence. Sociologie de la censure sous régime autoritaire : le cas du rock contestataire biélorusse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N° 76 (3), pp.123. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/crii.076.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03363774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Traïni, La musique en colère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15, pp.416-418. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsdecommunication.781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03363778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -850,188 +919,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contester par la musique sous régime autoritaire : la politisation du rock au Bélarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions du croquant. Éditions du croquant, 2022, 9782365123525</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eur'Orbem éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, coll. "Études et travaux", 979-10-96982-16-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1041,483 +1110,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une fabrique internationale de ‘démocratie’ et d’‘autoritarisme’ : Azerbaïdjan et Bélarus au prisme du Conseil de l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bigday</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire, défaire la démocratie. De Moscou, Bogota et Téhéran au Conseil de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala, pp.25-61, 2021, 9782811128500. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/kart.bonna.2021.01.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Regards croisés sur les modalités de la censure des productions culturelles (littérature, médias, musique et théâtre) dans différents espaces nationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bella Ostromooukhova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eur'Orbem éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles : Biélorussie, France, Maroc et Russie, sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, , 2020, Collection "Etudes et Travaux", 979-10-96982-16-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03096144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles censures sous régime autoritaire. La musique protestataire en Russie et au Bélarus post-soviétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eur'ORBEM Éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'invisibilisation de la censure. Les nouveaux modes de contrôle des productions culturelles (Bélarus, France, Maroc et Russie), sous la direction de Yauheni Kryzhanouski, Dominique Marchetti et Bella Ostromooukhova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, , pp.31-64, 2020, Collection "Études et travaux", 979-10-96982-16-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rock, régime autoritaire et contestation politique : la (dé)politisation du rock en Biélorussie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Grassy Elsa et Sklower Jedediah (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques des musiques populaires au XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Mélanie Seteun, pp.77-97, 2016, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ms.908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03363819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-Governmental Actors: think tanks and rock music in Belarus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Bigday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yauheni Kryzhanouski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastassia Obydenkova, Alexander Libman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obydenkova Anastassia and Libman Alexander (eds.) Autocratic and Democratic External Influences in Post-Soviet Eurasia, Farnham: Ashgate, p. 65-85</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, 2015, 9781315568492. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9781315568492-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03363842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1664,51 +1733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022994v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023004v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.063.0042" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022980v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2022.2032605" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927868v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363786v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bigday" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.106.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363774v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0123" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363778v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022728v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bonna.2021.01.0023" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367686v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363819v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.908" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363842v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568492-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yauheni Kryzhanouski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022994v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.063.0042" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454088v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Louis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022980v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09668136.2022.2032605" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927868v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363786v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bigday" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/receo1.514.0153" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363784v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.106.0133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363774v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.076.0123" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363778v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.781" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096029v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marchetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bella Ostromooukhova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eurorbem.paris-sorbonne.fr/spip.php?rubrique151" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023028v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/kart.bonna.2021.01.0023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03096144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367686v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363819v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ms.908" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03363842v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315568492-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>