--- v0 (2026-03-07)
+++ v1 (2026-04-10)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral positioning of lysosomes supports melanoma aggressiveness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep learning detection of dynamic exocytosis events in fluorescence TIRF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katerina Jerabkova-Roda</w:t>
+                <w:t xml:space="preserve">Emmanuel Moebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Peralta</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuang-Jing Huang</w:t>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Mousson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Bourgeat Maudru</w:t>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58528-5⟩</w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.e1013556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379582v2</w:t>
+                <w:t xml:space="preserve">hal-04874728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning detection of dynamic exocytosis events in fluorescence TIRF microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+                <w:t xml:space="preserve">Mechanosensitive interactions of tumoroids with an engineered environment promote cell proliferation and enhance drug response detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moebel</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Masson</w:t>
+                <w:t xml:space="preserve">Francesco Facchinetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Schauer</w:t>
+                <w:t xml:space="preserve">Matthieu Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (10), pp.e1013556. </w:t>
+              <w:t xml:space="preserve">Cell Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013556⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04874728v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosensitive interactions of tumoroids with an engineered environment promote cell proliferation and enhance drug response detection</w:t>
+                <w:t xml:space="preserve">Peripheral positioning of lysosomes supports melanoma aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Ouni</w:t>
+                <w:t xml:space="preserve">Katerina Jerabkova-Roda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Marina Peralta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+                <w:t xml:space="preserve">Kuang-Jing Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Facchinetti</w:t>
+                <w:t xml:space="preserve">Antoine Mousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Opitz</w:t>
+                <w:t xml:space="preserve">Clara Bourgeat Maudru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.3375. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58528-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235620v1</w:t>
+                <w:t xml:space="preserve">hal-05379582v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seipin Governs caveolin-1 trafficking through modulating sphingolipid-glycerolipid balance</w:t>
               </w:r>
@@ -1038,373 +1038,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04775429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcription factor EB regulates phosphatidylinositol-3-phosphate levels that control lysosome positioning in the bladder cancer model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial organization of lysosomal exocytosis relies on membrane tension gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pallavi Mathur</w:t>
+                <w:t xml:space="preserve">Laurent Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla de Barros Santos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lachuer</w:t>
+                <w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Patat</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Goud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-04501-1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (8), pp.e2207425120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2207425120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04308552v1</w:t>
+                <w:t xml:space="preserve">hal-04308069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial organization of lysosomal exocytosis relies on membrane tension gradients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transcription factor EB regulates phosphatidylinositol-3-phosphate levels that control lysosome positioning in the bladder cancer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pallavi Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla de Barros Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t>
+                <w:t xml:space="preserve">Julie Patat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Goud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Latgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (8), pp.e2207425120. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2207425120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-04501-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04308069v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04308552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent cell migration emerges from a coupling between protrusion dynamics and polarized trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotryna Vaidžiulytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Beng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
@@ -1455,51 +1455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Actin Network Architecture Leverage Myosin-I Functions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (7), pp.989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1531,364 +1531,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
+                <w:t xml:space="preserve">A comprehensive library of fluorescent constructs of SARS‐CoV‐2 proteins and their initial characterisation in different cell types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kristine Schauer</w:t>
+                <w:t xml:space="preserve">Stéphanie Miserey‐lenkei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamiche</w:t>
+                <w:t xml:space="preserve">Katarina Trajkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Martineau</w:t>
+                <w:t xml:space="preserve">Juan Martín d'Ambrosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
+                <w:t xml:space="preserve">Amanda J Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenka Čopič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 113 (7), pp.311-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.202000158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169719v1</w:t>
+                <w:t xml:space="preserve">hal-03382405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive library of fluorescent constructs of SARS‐CoV‐2 proteins and their initial characterisation in different cell types</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarina Trajkovic</w:t>
+                <w:t xml:space="preserve">Florent Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Martín d'Ambrosio</w:t>
+                <w:t xml:space="preserve">Ali Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda J Patel</w:t>
+                <w:t xml:space="preserve">Pierre Martineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alenka Čopič</w:t>
+                <w:t xml:space="preserve">Jean-Paul Borg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 113 (7), pp.311-328. </w:t>
+              <w:t xml:space="preserve">, 2021, 113 (6), pp.272-280. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boc.202000158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boc.202000135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03382405v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying Spatiotemporal Parameters of Cellular Exocytosis in Micropatterned Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bleakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotryna Vaidžiulytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132 (24), pp.jcs230995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marie Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (17), pp.7564-7575. </w:t>
@@ -2614,51 +2614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marie Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (17), pp.7564-7575. </w:t>
@@ -2696,51 +2696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Helicobacter pylori GroES cochaperonin HspA functions as a specialized nickel chaperone and sequestration protein through its unique C-terminal extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3098,51 +3098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel nickel transport mechanism across the bacterial outer membrane energized by the TonB/ExbB/ExbD machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rodrigues-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3391,90 +3391,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membrane tension spatially organizes lysosomal exocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3492,90 +3492,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcription Factor EB regulates phosphatidylinositol-3-phosphate levels on endomembranes and alters lysosome positioning in the bladder cancer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilla de Barros Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Latgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Radvanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3655,90 +3655,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning detection of exocytosis events in TIRF microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque français d'Intelligence Artificielle pour le Bio-Médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France. 2025</w:t>
@@ -3936,51 +3936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Cuervo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Balzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Zanetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Beatriz Nolly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379582v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Jerabkova-Roda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peralta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang-Jing Huang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mousson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeat Maudru" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58528-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mac&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013556" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235620v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Facchinetti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Opitz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100149" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohyeddine Omrane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Shaaban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennica Tr&#228;ger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Khallouki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kerherv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308552v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Mathur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Barros Santos" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latg&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04501-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308069v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2207425120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotryna Vaid&#382;iulyt&#279;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.69229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11070989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382405v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miserey&#8208;lenkei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Trajkovic" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n d'Ambrosio" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Patel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka &#268;opi&#269;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000158" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Capmany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azumi Yoshimura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerdous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Lescure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.225029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baschieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dayot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06367-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie Delay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01216-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahlawane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Round" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lascoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9004396" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Reuse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05578.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rodrigues-Ferreira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Cuervo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Balzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Zanetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Beatriz Nolly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mac&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Facchinetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Opitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379582v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Jerabkova-Roda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peralta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang-Jing Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mousson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeat Maudru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58528-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohyeddine Omrane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Shaaban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennica Tr&#228;ger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Khallouki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kerherv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2207425120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Mathur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Barros Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latg&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04501-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotryna Vaid&#382;iulyt&#279;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.69229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11070989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miserey&#8208;lenkei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Trajkovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n d'Ambrosio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka &#268;opi&#269;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000158" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Capmany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azumi Yoshimura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerdous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Lescure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.225029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baschieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dayot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06367-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie Delay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01216-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahlawane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Round" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lascoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9004396" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Reuse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05578.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rodrigues-Ferreira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>