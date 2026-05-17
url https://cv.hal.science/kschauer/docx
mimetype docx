--- v1 (2026-04-10)
+++ v2 (2026-05-17)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep learning detection of dynamic exocytosis events in fluorescence TIRF microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanosensitive interactions of tumoroids with an engineered environment promote cell proliferation and enhance drug response detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Moebel</w:t>
+                <w:t xml:space="preserve">Emna Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
+                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Masson</w:t>
+                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristine Schauer</w:t>
+                <w:t xml:space="preserve">Francesco Facchinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Opitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013556⟩</w:t>
+              <w:t xml:space="preserve">Cell Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04874728v1</w:t>
+                <w:t xml:space="preserve">hal-05235620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanosensitive interactions of tumoroids with an engineered environment promote cell proliferation and enhance drug response detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Ouni</w:t>
+                <w:t xml:space="preserve">Deep learning detection of dynamic exocytosis events in fluorescence TIRF microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Peaucelle</w:t>
+                <w:t xml:space="preserve">Emmanuel Moebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasta Ghasemi</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Facchinetti</w:t>
+                <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Opitz</w:t>
+                <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (10), pp.e1013556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celbio.2025.100149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1013556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235620v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04874728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral positioning of lysosomes supports melanoma aggressiveness</w:t>
               </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 120 (8), pp.e2207425120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1321,90 +1321,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistent cell migration emerges from a coupling between protrusion dynamics and polarized trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotryna Vaidžiulytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Beng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11, </w:t>
@@ -1455,51 +1455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Actin Network Architecture Leverage Myosin-I Functions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (7), pp.989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1684,51 +1684,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NANOTUMOR consortium - Towards the Tumor Cell Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pallavi Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Bleakley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of visualized experiments : JoVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 163, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1948,51 +1948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotryna Vaidžiulytė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Coppey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 132 (24), pp.jcs230995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Picas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Vanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2480,51 +2480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marie Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (17), pp.7564-7575. </w:t>
@@ -2614,51 +2614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Marie Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 39 (17), pp.7564-7575. </w:t>
@@ -2696,51 +2696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Helicobacter pylori GroES cochaperonin HspA functions as a specialized nickel chaperone and sequestration protein through its unique C-terminal extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3003,51 +3003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Fauquant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lascoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Saint-Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3098,51 +3098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel nickel transport mechanism across the bacterial outer membrane energized by the TonB/ExbB/ExbD machinery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Gouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,51 +3299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rodrigues-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Seiler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mazaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lévêque-Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Goud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3655,90 +3655,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning detection of exocytosis events in TIRF microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lachuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Macé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristine Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IABM 2025 - Colloque français d'Intelligence Artificielle pour le Bio-Médical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France. 2025</w:t>
@@ -3936,51 +3936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Cuervo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Balzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Zanetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Beatriz Nolly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mac&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013556" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235620v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ouni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Facchinetti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Opitz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100149" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379582v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Jerabkova-Roda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peralta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang-Jing Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mousson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeat Maudru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58528-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohyeddine Omrane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Shaaban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennica Tr&#228;ger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Khallouki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kerherv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2207425120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Mathur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Barros Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latg&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04501-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotryna Vaid&#382;iulyt&#279;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.69229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11070989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miserey&#8208;lenkei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Trajkovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n d'Ambrosio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka &#268;opi&#269;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000158" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Capmany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azumi Yoshimura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerdous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Lescure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.225029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baschieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dayot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06367-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie Delay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01216-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahlawane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Round" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lascoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9004396" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Reuse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05578.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rodrigues-Ferreira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399774v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Emilia Cuervo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego del Balzo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Natalia Zanetti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Beatriz Nolly" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lachuer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235620v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ouni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Peaucelle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasta Ghasemi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Facchinetti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Opitz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celbio.2025.100149" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moebel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Mac&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Masson" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Schauer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1013556" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379582v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Jerabkova-Roda" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peralta" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuang-Jing Huang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mousson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgeat Maudru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58528-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369874v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Carpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohyeddine Omrane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rola Shaaban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennica Tr&#228;ger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma El Khallouki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2025.116320" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391371v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Maghe" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Trillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennan Andr&#233;-Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Kerherv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merlet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.113631" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04775429v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James J Hartman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darren T Hwee" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Robert-Paganin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihyuan Chuang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva R Chin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44161-024-00505-0" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine L&#233;v&#234;que-Fort" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Goud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2207425120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308552v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Mathur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla de Barros Santos" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Patat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Latg&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-04501-1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867087v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotryna Vaid&#382;iulyt&#279;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Battistella" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beng" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.69229" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867074v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pernier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology11070989" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382405v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Miserey&#8208;lenkei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Trajkovic" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mart&#237;n d'Ambrosio" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda J Patel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka &#268;opi&#269;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000158" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169719v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Colin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Borg" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.202000135" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033396v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bleakley" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/60801" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066494v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Coppey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.230995" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332753v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahi Capmany" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azumi Yoshimura" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Kerdous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Caorsi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurianne Lescure" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jcs.225029" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Baschieri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dayot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Elkhatib" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ly" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06367-y" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289097v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Picas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Viaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Vanni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Hnia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6647" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322533v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Muller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahlawane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Aubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Marie Delay" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkr460" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975687v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930681v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carri&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Labigne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Cavazza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01216-09" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975686v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bahlawane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dian" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Muller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Round" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fauquant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkp1216" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936388v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Vitale" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lascoux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Saint-Pierre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi9004396" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilde de Reuse" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2958.2006.05578.x" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369158v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rodrigues-Ferreira" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Seiler" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mazaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866249v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866262v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Radvanyi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470418v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>