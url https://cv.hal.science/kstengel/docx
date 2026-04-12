--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilien STENGEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kstengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5371-7396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117262064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12619725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000050614909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37000 Tours, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kilien.stengel@univ-tours.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur certifié au professorat de lycée professionnel, affecté dans l’enseignement supérieur (PRCE) : Université de Tours, Institut européen d’histoire et des cultures de l’alimentation. Responsable de l'université ouverte des sciences gastronomiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’information et de la communication. (PhD sic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 15 juillet 2015. Officier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 31 janvier 2021. Chevalier de l’*Ordre national du Mérite, arrêté du 2 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et ressources de l'information et des médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PRIM) EA 7503, université de Tours et associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sensoriel sensible symbolique) du Ciméos EA4177, Université de Bourgogne. Membre du réseau AGAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de la prime de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communication gastronomique, culinaire et alimentaire : aspects organisationnels ; rites et scénographie professionnelle ; discours culinaire, du goût et de la qualité ; transmission des représentations ; images du goût et du sensible.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wine terroir : landscape and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdA, Esempi di Architettura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger coûte-t-il plus cher ? https://www.stripfood.fr/bien-manger-coute-t-il-plus-cher-par-kilien-stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner du moral par un moment à table solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://alimentation-generale.fr/chronique/redonner-du-moral-par-un-moment-a-table-solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la santé du peuple !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupables de se nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table des philosophes https://www.stripfood.fr/la-table-des-philosophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le « terroir » viticole est à la fois invisible et omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin est bon : affirmation convenue ou déduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de bonne cuisine française du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Diana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Tasting Discourse: Traditional Knowledge, and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica-Helena Marinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Open Journal of Social Sciences, Vol.4 (N°5), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jss.2016.45016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme du bien manger : du pragmatique à l’identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Langage et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SLC Vol. 1, No 1 (2016), 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : Un acte expérientiel et identitaire entre théâtralisation et culturalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cibo : a identità cultural / Food and cultural identity, 19-20, pp.bit.ly/1LU0jWE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qui est nouveau est-il tendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles tendances culinaires : 10 ans aprés !, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du bons et concepts du bien manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue des sciences sociales, n°54 « Voir/Savoir » coordonné par Pascal Hintermeyer, Presses universitaires de Strasbourg, 2015, Voir / Savoir (54), pp.168-173. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Rachel RECKINGER, Parler vin : Entre normes et appropriations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=FOOD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur Marc Meneau, le cuisinier des champs devenu &amp;quot;sain père&amp;quot; de Vézelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue ESPACES tourisme et loisirs : Approche expérientielle et tourisme (1re partie) - Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9149/revue-espaces-tourisme-loisirs-approche-experientielle-tourisme-re-partie-nouveau-tourisme-gastronomique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des loisirs culinaires : Une désacralisation de la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9167/gastronomie-loisirs-culinaires-cuisine-pratiques-alimentaires.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vin allie plaisir et qualité…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biocontact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, En finir avec le stress, n°250, http://biocontact.fr/biocontact-version-papier/411-biocontact-fait-main.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des produits laitiers en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les reconfigurations récentes des filières laitières en France et en Europe, 31, http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation Mets-Vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Repas gastronomique des Français, n°1064, http://www.reseau-canope.fr/tdc/tous-les-numeros/le-repas-gastronomique-des-francais.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des vins en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia sur les Territoires du vin, 4, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir de « manger bon » : discours &amp;quot; nature versus culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale DIAITA « From nature Ladyship on the table, to Table mistress of nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la critique littéraire à l’écriture gastronomique. Récit de la découverte d’un objet. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Printemps de la Maison de la Recherche "des mets et des mots"»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie alimentaire, d'hier et d’aujourd’hui : charité ? éducation au goût ? gastronomie? https://www.youtube.com/watch?v=8Mnr0G7BX8U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire gastronomique des boissons : un vécu expérientiel dans le discours (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discours sensoriels croisés : cacao, café, thè, vin, bière et spiritueux. Référentiels, expériences et imaginaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger, nous mangeons donc nous sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et vie d'aujourd'hui Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires du fromage : discours et culturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les ateliers du Cordon bleu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Le Cordon bleu, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Food - Les discours du « bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium « International Conference on Food History and Cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu communicationnel des cuisiniers : des registres de discours variés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes "Médiatisation culinaire et alimentaire" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM-Pöle alimentation, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Manger et boire, une histoire culturelle » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Nourrisson, univ-Lyon 1 et Société historique du Forez, Nov 2016, Montbrizon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches épistémologiques et culturelles du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Territoire du vin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures (ESA), Feb 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Page 1 Trente ans de recherches sur les communications organisationnelles en France Rennes, 10, 11 et 12 Mars 2016 Colloque organisé par l’Equipe de recherches en sciences de l’information et de la communication CERSIC-PREFIcs(EA 4246) en étroite relation avec le Groupe d’Etudes et de recherches sur les communications organisationnelles - Org &amp; Co et la Revue Française des Sciences de l’Information - communication Avec le soutien sollicité de la Société Française des Sciences de l’Information et de la Communication (SFSIC), des revues « Sciences de la Société », «Communication et organisation », « Communication et Management », du Conseil Régional de Bretagne, de Rennes Métropole et du Conseil Scientifique de l’Université Rennes 2, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique, culturelle et didactique du terme ‘’bon’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et culturelle, appropriations, réceptions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynadiv; Prefics; université de Tours, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : un outil de (re)signification des représentations du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence internationale d'histoire et des cultures de l'alimentation / International Conference on Food History and Food Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations de la dégustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Communiquer autrement, le vin dans l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la vigne et du vin, Nov 2015, Lézignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint Cyr sur Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Honesta Voluptate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des amis de Jean-Louis Flandrin, Jan 2014, MSH, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin : imaginaire, représentation et circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université franco-italienne; université de Bourgogne; université de Turin, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations culinaires sous Cambacérès, prince élu des gastronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle Montpellier Cambacérès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Castries, Sep 2014, Castries, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DISCURSIVITÉ DU « BON » VIN : APPROCHE PLURIDISCIPLINAIRE D’UNE TRANSMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections : Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucarest, Oct 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du bien-manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IAA région Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRQUA Normandie, Jun 2014, Bretteville sur Odon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du flambage au restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Cuisson de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe Alimentation, université de Tours, Sep 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes : colloque Chaîne alimentaire et territoires : regards croisés sciences médicales / shs (univ-Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Nantes, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of the wine in catering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Vineyard Data Quantification Society Oenométrie XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Angers, May 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2022, collection Questions alimentaires et gastronomiques, 978-2-14-027841-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions dévorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de demain vue par 50 étoiles d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23808-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Tables des Hommes. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais; PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Bayet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions alimentaires et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine du Maghreb, n’est-elle qu’une simple histoire de couscous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Debbabi-Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Questions alimentairs et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19547-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités alimentaires et héritages gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, collection Questions alimentaires et gastronomiques, 978-2-343-22266-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir viticole : espace et figures de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais; collection Tables des hommes. , 2020, Jean-Pierre Corbeau; Martin Bruegel; Antonella Campanini; Claire Delfosse; Marie-Pierre Horard; Bruno Laurioux; Florent Quellier, 978-2-86906-731-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et Alimentation : la conscience de bien manger, Paris, Ovadia,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine a-t-elle un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurophagie, Penser la cuisine de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique pour comprendre la qualité alimentaire et les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Bonnier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’alimentation, un projet de société : Les Enseignements pratiques interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-12147-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CLASSEMENTS DES VINS EN FRANCE : Classifications, distinctions et labellisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-10823-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. L'Harmattan, 2017, Kilien Stengel, 978-2-343-11085-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIEN MANGER ET MANGER BON : Discours et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09109-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fromages et des hommes : Ethnographie pratique, culturelle et sociale du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kilien Stengel, 978-2-343-04925-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du bien manger et des modèles culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion - Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean Pruvost, 978-2745330581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérédités alimentaires et identité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité des vins de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire divertissante et curieuse de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cantine peut-elle être pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruno Péquignot; Jean-Paul Chagnollaud; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes du vin, Poètes divins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jean-Robert Pitte (préface)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de gastronomie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide alimentaire ; colis de vivres et repas philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, collection "Historiques", série "travaux de recherches", Bruno Péquignot, 978-2296967762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie-Gastrosophie-Gastronomisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Bruno Pequignot; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MINISTÈRE DE LA GASTRONOMIE ET POURQUOI PAS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Alain Forest; Bruno Pequignot; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie, petite philosophie du plaisir et du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation Bio - Manger et boire bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kit pédagogique de l'enseignant pour les filières techniques et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes de la bonne chère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gastronomie du produit à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œnologie et crus des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Villette, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie de service Restauration et hôtellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand-Lacoste, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la gastronomie et de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du temps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2842744328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de la gastronomie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Plaisirs de la chère et plaisirs de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguettes et fourchette : Scènes de table comparées dans les romans chinois et français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027961-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie imaginative ou gastronomie imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire gastronomique roumain dans ses relations au modèle français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité alimentaire : du pragmatisme au paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation, un art discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire couleur de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens : formes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-41, 2022, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité : du sensible normatif à l'extensible décompléxé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue avec Jean-Jacques Boutaud (Dir. E.Heilmann)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon (EUD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique culinaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication & Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 5e transition alimentaire, focus restauration, food, distribution, (dir. L. Blagojevic) https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût de France/Good France, un menu ‘’à la française’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Laurioux; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2020, Tables des Hommes, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser sa nourriture : sens, essence, valeurs et idéalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Marinescu; Daniela Rovenţa-Frumuşani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et nutrition dans les médias actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura ARS DOCENDI – Universitatea din Bucureşti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2019, 968-606-998-084-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et effets gastronomiques sur la Route Nationale 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Nationale 7 ! De la route antique à la route du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.88, 2019, Mémoires de la Société académique du Nivernais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon aliment pour une Bonne alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. Benoît Verdier et Anne Parizot), 2018, 9782374960678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama didactique et culturel du vocabulaire alimentaire et des écrits culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger essence d’une pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger : Penser notre alimentation du quotidien à l'institution,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C.Hugol-Gential), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon 2017, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine avec ses bons mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français, à table : Huitièmes Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2017, Interférences, 978-2-7535-5539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. L’influence des réseaux sociaux dans le monde de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Feu vif : la gastronomie inspirée, 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la cuisine moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hachette, 2017, Feu vif : la gastronomie inspirée 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur c'est maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel, Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et Discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.404-417, 2016, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, un sixième sens utile aux repas du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et Alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi médiatiser la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias à table : La cuisine dans la presse, la radio, la télévision et l’internet du XIXe au XXIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, le sixième sens des gastronomes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur, alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission ou la relativité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Hugol-Gential; J.-J. Boutaud; S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-207, 2016, Arts, Archéologie et Patrimoine, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découper une pièce de viande, flamber un dessert du XIXe au XXIe siècle : Art, science, privilège et obsolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires, mise en scène de savoir-faire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-174, 2016, Les gestes culinaires, mise en scène de savoir-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bon ne rend pas insensible : du bon et de ses rapports avec le sensoriel, le conceptuel, le relationnel, l'expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensible et communication : du cognitif au symbolique (dir.Jean-Jacques Boutaud),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784051259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiscours dans la dégustation : une (re)signification des représentations du vocabulaire du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Bogdan, Béatrice Fleury, Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine, création, culture : A l'intersection des dispositifs et des publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Communication et civilisation", L'Harmattan, 2015, Patrimoine, création, culture : A l'intersection des dispositifs et des publics, 978-2-343-08057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, First, 2014, 978-2-7540-6649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : La transmission de savoirs culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAIDOYER POUR L'ENSEIGNEMENT DES PRATIQUES ALIMENTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00323-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide P’tit Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas et verres partagés et confinés : une nouvelle forme de convivialité altruiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/repas-et-verres-partages-et-confines-une-nouvelle-forme-de-convivialite-altruiste/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’heure de l’enseignement de la crêpe Suzette virtuelle et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://unoeilensalle.fr/formations/a-lheure-de-lenseignement-de-la-crepe-suzette-virtuelle-et-a-distance/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégustation de vin en confinement : une tentative de préservation des rites de convivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/degustation-de-vin-en-confinement-une-tentative-de-preservation-des-rites-de-convivialite-137394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chefs cuisiniers sont-ils si présents sur les réseaux sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/pourquoi-les-chefs-cuisiniers-sont-ils-si-presents-sur-les-reseaux-sociaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilien STENGEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kstengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5371-7396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117262064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12619725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000050614909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37000 Tours, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kilien.stengel@univ-tours.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur certifié au professorat de lycée professionnel, affecté dans l’enseignement supérieur (PRCE) : Université de Tours, Institut européen d’histoire et des cultures de l’alimentation. Responsable de l'université ouverte des sciences gastronomiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’information et de la communication. (PhD sic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 15 juillet 2015. Officier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 31 janvier 2021. Chevalier de l’*Ordre national du Mérite, arrêté du 2 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et ressources de l'information et des médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PRIM) EA 7503, université de Tours et associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sensoriel sensible symbolique) du Ciméos EA4177, Université de Bourgogne. Membre du réseau AGAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de la prime de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communication gastronomique, culinaire et alimentaire : aspects organisationnels ; rites et scénographie professionnelle ; discours culinaire, du goût et de la qualité ; transmission des représentations ; images du goût et du sensible.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wine terroir : landscape and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdA, Esempi di Architettura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger coûte-t-il plus cher ? https://www.stripfood.fr/bien-manger-coute-t-il-plus-cher-par-kilien-stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la santé du peuple !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner du moral par un moment à table solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://alimentation-generale.fr/chronique/redonner-du-moral-par-un-moment-a-table-solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupables de se nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table des philosophes https://www.stripfood.fr/la-table-des-philosophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le « terroir » viticole est à la fois invisible et omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin est bon : affirmation convenue ou déduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Diana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de bonne cuisine française du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Tasting Discourse: Traditional Knowledge, and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica-Helena Marinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Open Journal of Social Sciences, Vol.4 (N°5), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jss.2016.45016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme du bien manger : du pragmatique à l’identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Langage et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SLC Vol. 1, No 1 (2016), 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qui est nouveau est-il tendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles tendances culinaires : 10 ans aprés !, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du bons et concepts du bien manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue des sciences sociales, n°54 « Voir/Savoir » coordonné par Pascal Hintermeyer, Presses universitaires de Strasbourg, 2015, Voir / Savoir (54), pp.168-173. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Rachel RECKINGER, Parler vin : Entre normes et appropriations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=FOOD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : Un acte expérientiel et identitaire entre théâtralisation et culturalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cibo : a identità cultural / Food and cultural identity, 19-20, pp.bit.ly/1LU0jWE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des loisirs culinaires : Une désacralisation de la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9167/gastronomie-loisirs-culinaires-cuisine-pratiques-alimentaires.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vin allie plaisir et qualité…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biocontact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, En finir avec le stress, n°250, http://biocontact.fr/biocontact-version-papier/411-biocontact-fait-main.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur Marc Meneau, le cuisinier des champs devenu &amp;quot;sain père&amp;quot; de Vézelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue ESPACES tourisme et loisirs : Approche expérientielle et tourisme (1re partie) - Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9149/revue-espaces-tourisme-loisirs-approche-experientielle-tourisme-re-partie-nouveau-tourisme-gastronomique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation Mets-Vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Repas gastronomique des Français, n°1064, http://www.reseau-canope.fr/tdc/tous-les-numeros/le-repas-gastronomique-des-francais.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des produits laitiers en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les reconfigurations récentes des filières laitières en France et en Europe, 31, http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des vins en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia sur les Territoires du vin, 4, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir de « manger bon » : discours &amp;quot; nature versus culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale DIAITA « From nature Ladyship on the table, to Table mistress of nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la critique littéraire à l’écriture gastronomique. Récit de la découverte d’un objet. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Printemps de la Maison de la Recherche "des mets et des mots"»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie alimentaire, d'hier et d’aujourd’hui : charité ? éducation au goût ? gastronomie? https://www.youtube.com/watch?v=8Mnr0G7BX8U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger, nous mangeons donc nous sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et vie d'aujourd'hui Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire gastronomique des boissons : un vécu expérientiel dans le discours (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discours sensoriels croisés : cacao, café, thè, vin, bière et spiritueux. Référentiels, expériences et imaginaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Food - Les discours du « bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium « International Conference on Food History and Cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu communicationnel des cuisiniers : des registres de discours variés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes "Médiatisation culinaire et alimentaire" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM-Pöle alimentation, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires du fromage : discours et culturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les ateliers du Cordon bleu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Le Cordon bleu, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Manger et boire, une histoire culturelle » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Nourrisson, univ-Lyon 1 et Société historique du Forez, Nov 2016, Montbrizon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches épistémologiques et culturelles du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Territoire du vin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures (ESA), Feb 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Page 1 Trente ans de recherches sur les communications organisationnelles en France Rennes, 10, 11 et 12 Mars 2016 Colloque organisé par l’Equipe de recherches en sciences de l’information et de la communication CERSIC-PREFIcs(EA 4246) en étroite relation avec le Groupe d’Etudes et de recherches sur les communications organisationnelles - Org &amp; Co et la Revue Française des Sciences de l’Information - communication Avec le soutien sollicité de la Société Française des Sciences de l’Information et de la Communication (SFSIC), des revues « Sciences de la Société », «Communication et organisation », « Communication et Management », du Conseil Régional de Bretagne, de Rennes Métropole et du Conseil Scientifique de l’Université Rennes 2, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique, culturelle et didactique du terme ‘’bon’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et culturelle, appropriations, réceptions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynadiv; Prefics; université de Tours, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations de la dégustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Communiquer autrement, le vin dans l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la vigne et du vin, Nov 2015, Lézignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint Cyr sur Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : un outil de (re)signification des représentations du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence internationale d'histoire et des cultures de l'alimentation / International Conference on Food History and Food Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations culinaires sous Cambacérès, prince élu des gastronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle Montpellier Cambacérès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Castries, Sep 2014, Castries, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DISCURSIVITÉ DU « BON » VIN : APPROCHE PLURIDISCIPLINAIRE D’UNE TRANSMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections : Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucarest, Oct 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du bien-manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IAA région Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRQUA Normandie, Jun 2014, Bretteville sur Odon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du flambage au restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Cuisson de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe Alimentation, université de Tours, Sep 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Honesta Voluptate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des amis de Jean-Louis Flandrin, Jan 2014, MSH, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin : imaginaire, représentation et circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université franco-italienne; université de Bourgogne; université de Turin, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes : colloque Chaîne alimentaire et territoires : regards croisés sciences médicales / shs (univ-Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Nantes, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of the wine in catering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Vineyard Data Quantification Society Oenométrie XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Angers, May 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions dévorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2022, collection Questions alimentaires et gastronomiques, 978-2-14-027841-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Tables des Hommes. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais; PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de demain vue par 50 étoiles d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23808-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir viticole : espace et figures de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais; collection Tables des hommes. , 2020, Jean-Pierre Corbeau; Martin Bruegel; Antonella Campanini; Claire Delfosse; Marie-Pierre Horard; Bruno Laurioux; Florent Quellier, 978-2-86906-731-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités alimentaires et héritages gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, collection Questions alimentaires et gastronomiques, 978-2-343-22266-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine du Maghreb, n’est-elle qu’une simple histoire de couscous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Debbabi-Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Questions alimentairs et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19547-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Bayet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions alimentaires et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurophagie, Penser la cuisine de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine a-t-elle un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et Alimentation : la conscience de bien manger, Paris, Ovadia,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique pour comprendre la qualité alimentaire et les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Bonnier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CLASSEMENTS DES VINS EN FRANCE : Classifications, distinctions et labellisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-10823-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. L'Harmattan, 2017, Kilien Stengel, 978-2-343-11085-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’alimentation, un projet de société : Les Enseignements pratiques interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-12147-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIEN MANGER ET MANGER BON : Discours et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09109-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du bien manger et des modèles culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion - Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean Pruvost, 978-2745330581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fromages et des hommes : Ethnographie pratique, culturelle et sociale du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kilien Stengel, 978-2-343-04925-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérédités alimentaires et identité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité des vins de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire divertissante et curieuse de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes du vin, Poètes divins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jean-Robert Pitte (préface)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de gastronomie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cantine peut-elle être pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruno Péquignot; Jean-Paul Chagnollaud; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide alimentaire ; colis de vivres et repas philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, collection "Historiques", série "travaux de recherches", Bruno Péquignot, 978-2296967762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie-Gastrosophie-Gastronomisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Bruno Pequignot; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MINISTÈRE DE LA GASTRONOMIE ET POURQUOI PAS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Alain Forest; Bruno Pequignot; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie, petite philosophie du plaisir et du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation Bio - Manger et boire bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gastronomie du produit à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes de la bonne chère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œnologie et crus des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Villette, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie de service Restauration et hôtellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand-Lacoste, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la gastronomie et de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du temps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2842744328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kit pédagogique de l'enseignant pour les filières techniques et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de la gastronomie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation, un art discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité alimentaire : du pragmatisme au paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire couleur de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens : formes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-41, 2022, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité : du sensible normatif à l'extensible décompléxé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue avec Jean-Jacques Boutaud (Dir. E.Heilmann)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon (EUD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique culinaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie imaginative ou gastronomie imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire gastronomique roumain dans ses relations au modèle français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Plaisirs de la chère et plaisirs de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguettes et fourchette : Scènes de table comparées dans les romans chinois et français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027961-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication & Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 5e transition alimentaire, focus restauration, food, distribution, (dir. L. Blagojevic) https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût de France/Good France, un menu ‘’à la française’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Laurioux; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2020, Tables des Hommes, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser sa nourriture : sens, essence, valeurs et idéalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Marinescu; Daniela Rovenţa-Frumuşani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et nutrition dans les médias actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura ARS DOCENDI – Universitatea din Bucureşti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2019, 968-606-998-084-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et effets gastronomiques sur la Route Nationale 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Nationale 7 ! De la route antique à la route du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.88, 2019, Mémoires de la Société académique du Nivernais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama didactique et culturel du vocabulaire alimentaire et des écrits culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon aliment pour une Bonne alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. Benoît Verdier et Anne Parizot), 2018, 9782374960678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger essence d’une pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger : Penser notre alimentation du quotidien à l'institution,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C.Hugol-Gential), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la cuisine moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hachette, 2017, Feu vif : la gastronomie inspirée 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. L’influence des réseaux sociaux dans le monde de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Feu vif : la gastronomie inspirée, 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine avec ses bons mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français, à table : Huitièmes Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2017, Interférences, 978-2-7535-5539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon 2017, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, le sixième sens des gastronomes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur, alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, un sixième sens utile aux repas du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et Alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi médiatiser la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias à table : La cuisine dans la presse, la radio, la télévision et l’internet du XIXe au XXIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission ou la relativité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Hugol-Gential; J.-J. Boutaud; S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-207, 2016, Arts, Archéologie et Patrimoine, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découper une pièce de viande, flamber un dessert du XIXe au XXIe siècle : Art, science, privilège et obsolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires, mise en scène de savoir-faire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-174, 2016, Les gestes culinaires, mise en scène de savoir-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur c'est maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel, Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et Discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.404-417, 2016, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiscours dans la dégustation : une (re)signification des représentations du vocabulaire du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Bogdan, Béatrice Fleury, Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine, création, culture : A l'intersection des dispositifs et des publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Communication et civilisation", L'Harmattan, 2015, Patrimoine, création, culture : A l'intersection des dispositifs et des publics, 978-2-343-08057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bon ne rend pas insensible : du bon et de ses rapports avec le sensoriel, le conceptuel, le relationnel, l'expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensible et communication : du cognitif au symbolique (dir.Jean-Jacques Boutaud),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784051259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, First, 2014, 978-2-7540-6649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : La transmission de savoirs culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAIDOYER POUR L'ENSEIGNEMENT DES PRATIQUES ALIMENTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00323-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide P’tit Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégustation de vin en confinement : une tentative de préservation des rites de convivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/degustation-de-vin-en-confinement-une-tentative-de-preservation-des-rites-de-convivialite-137394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’heure de l’enseignement de la crêpe Suzette virtuelle et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://unoeilensalle.fr/formations/a-lheure-de-lenseignement-de-la-crepe-suzette-virtuelle-et-a-distance/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chefs cuisiniers sont-ils si présents sur les réseaux sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/pourquoi-les-chefs-cuisiniers-sont-ils-si-presents-sur-les-reseaux-sociaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas et verres partagés et confinés : une nouvelle forme de convivialité altruiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/repas-et-verres-partages-et-confines-une-nouvelle-forme-de-convivialite-altruiste/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A0680574"/>
+    <w:nsid w:val="6DB800E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kstengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5371-7396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117262064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12619725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050614909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kilien.stengel@univ-tours.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695679v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.25" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695675v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319851v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica-Helena Marinescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2016.45016" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2439" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QNK7PZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119371v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575247v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140918v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140926v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140922v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118921v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140923v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546083v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_cuisine_de_demain_vue_par_50_etoiles_d_aujourd_hui_kilien_stengel-9782343238081-70843.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-modele-culinaire-francais/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Bayet-Robert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Debbabi-Missaoui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546095v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-identites_alimentaires_et_heritages_gastronomiques_kilien_stengel-9782343222660-67895.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138331v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=YXW5BwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187244v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=G6khCwAAQBAJ&amp;amp;pg=PA1&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjSp8vJgpjLAhWHrxoKHQTfBO0Q6AEIJTAA#v=onepage&amp;amp;q=stengel%20kilien&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187240v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=g0eZjgEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiDl8Gag5jLAhXHiRoKHYGhARg4ChDoAQhOMAc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279868v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=M1UnrgEACAAJ&amp;amp;dq=stengel+trait%C3%A9&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwj07LXdipjLAhVnKpoKHbAoAa8Q6AEIHTAA" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118916v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=VyBQAwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=jJkGmwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi-vr6eg5jLAhUBiRoKHSS1DjE4FBDoAQg4MAQ" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9A3tFQdsFd0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=O-bysxNxsWAC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sangdelaterre.fr/traite-de-gastronomie-francaise--culture-et-patrimoine---kilien-stengel_135_109.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=2rimZ2fKV-8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=yNV1xDptJ2AC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Lxi49H62pT0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=NfzWZwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwicrbHKg5jLAhUBCxoKHTJACWQ4PBDoAQguMAI" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=N22IInCeyy8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249365v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=U7ILAQAAMAAJ&amp;amp;dq=inauthor:%22Kilien+Stengel%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjr1tv3hJjLAhXIvBoKHaWfAnYQ6AEIVjAI" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248315v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/livre/2842744322/dictionnaire_historique_de_la_gastronomie_et_de_alimentation.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833743v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833768v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833874v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833877v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567908v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833868v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14443-concours-commun-iep-2023-nouveau-theme-la-peur-9782340065390.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsdocendi.ro/t_carte.php?id_carte=665" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455499v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580470v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455528v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301249v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455525v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455518v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493298v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237605v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40770" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572199v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571092v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sonneville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kstengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5371-7396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117262064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12619725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050614909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kilien.stengel@univ-tours.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica-Helena Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2016.45016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QNK7PZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-modele-culinaire-francais/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_cuisine_de_demain_vue_par_50_etoiles_d_aujourd_hui_kilien_stengel-9782343238081-70843.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-identites_alimentaires_et_heritages_gastronomiques_kilien_stengel-9782343222660-67895.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Debbabi-Missaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Bayet-Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51340" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187244v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=G6khCwAAQBAJ&amp;amp;pg=PA1&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjSp8vJgpjLAhWHrxoKHQTfBO0Q6AEIJTAA#v=onepage&amp;amp;q=stengel%20kilien&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=g0eZjgEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiDl8Gag5jLAhXHiRoKHYGhARg4ChDoAQhOMAc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=YXW5BwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=VyBQAwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=M1UnrgEACAAJ&amp;amp;dq=stengel+trait%C3%A9&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwj07LXdipjLAhVnKpoKHbAoAa8Q6AEIHTAA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=jJkGmwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi-vr6eg5jLAhUBiRoKHSS1DjE4FBDoAQg4MAQ" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=O-bysxNxsWAC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sangdelaterre.fr/traite-de-gastronomie-francaise--culture-et-patrimoine---kilien-stengel_135_109.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9A3tFQdsFd0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=2rimZ2fKV-8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=yNV1xDptJ2AC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Lxi49H62pT0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=NfzWZwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwicrbHKg5jLAhUBCxoKHTJACWQ4PBDoAQguMAI" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=N22IInCeyy8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=U7ILAQAAMAAJ&amp;amp;dq=inauthor:%22Kilien+Stengel%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjr1tv3hJjLAhXIvBoKHaWfAnYQ6AEIVjAI" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/livre/2842744322/dictionnaire_historique_de_la_gastronomie_et_de_alimentation.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14443-concours-commun-iep-2023-nouveau-theme-la-peur-9782340065390.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsdocendi.ro/t_carte.php?id_carte=665" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4438" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40770" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sonneville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>