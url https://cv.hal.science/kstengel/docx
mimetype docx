--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilien STENGEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kstengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5371-7396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117262064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12619725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000050614909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37000 Tours, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kilien.stengel@univ-tours.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur certifié au professorat de lycée professionnel, affecté dans l’enseignement supérieur (PRCE) : Université de Tours, Institut européen d’histoire et des cultures de l’alimentation. Responsable de l'université ouverte des sciences gastronomiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’information et de la communication. (PhD sic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 15 juillet 2015. Officier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 31 janvier 2021. Chevalier de l’*Ordre national du Mérite, arrêté du 2 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et ressources de l'information et des médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PRIM) EA 7503, université de Tours et associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sensoriel sensible symbolique) du Ciméos EA4177, Université de Bourgogne. Membre du réseau AGAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de la prime de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communication gastronomique, culinaire et alimentaire : aspects organisationnels ; rites et scénographie professionnelle ; discours culinaire, du goût et de la qualité ; transmission des représentations ; images du goût et du sensible.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wine terroir : landscape and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdA, Esempi di Architettura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger coûte-t-il plus cher ? https://www.stripfood.fr/bien-manger-coute-t-il-plus-cher-par-kilien-stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la santé du peuple !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner du moral par un moment à table solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://alimentation-generale.fr/chronique/redonner-du-moral-par-un-moment-a-table-solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupables de se nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table des philosophes https://www.stripfood.fr/la-table-des-philosophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le « terroir » viticole est à la fois invisible et omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin est bon : affirmation convenue ou déduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Diana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de bonne cuisine française du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Tasting Discourse: Traditional Knowledge, and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica-Helena Marinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Open Journal of Social Sciences, Vol.4 (N°5), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jss.2016.45016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme du bien manger : du pragmatique à l’identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Langage et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SLC Vol. 1, No 1 (2016), 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qui est nouveau est-il tendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles tendances culinaires : 10 ans aprés !, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du bons et concepts du bien manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue des sciences sociales, n°54 « Voir/Savoir » coordonné par Pascal Hintermeyer, Presses universitaires de Strasbourg, 2015, Voir / Savoir (54), pp.168-173. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Rachel RECKINGER, Parler vin : Entre normes et appropriations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=FOOD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : Un acte expérientiel et identitaire entre théâtralisation et culturalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cibo : a identità cultural / Food and cultural identity, 19-20, pp.bit.ly/1LU0jWE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des loisirs culinaires : Une désacralisation de la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9167/gastronomie-loisirs-culinaires-cuisine-pratiques-alimentaires.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vin allie plaisir et qualité…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biocontact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, En finir avec le stress, n°250, http://biocontact.fr/biocontact-version-papier/411-biocontact-fait-main.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur Marc Meneau, le cuisinier des champs devenu &amp;quot;sain père&amp;quot; de Vézelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue ESPACES tourisme et loisirs : Approche expérientielle et tourisme (1re partie) - Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9149/revue-espaces-tourisme-loisirs-approche-experientielle-tourisme-re-partie-nouveau-tourisme-gastronomique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation Mets-Vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Repas gastronomique des Français, n°1064, http://www.reseau-canope.fr/tdc/tous-les-numeros/le-repas-gastronomique-des-francais.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des produits laitiers en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les reconfigurations récentes des filières laitières en France et en Europe, 31, http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des vins en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia sur les Territoires du vin, 4, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir de « manger bon » : discours &amp;quot; nature versus culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale DIAITA « From nature Ladyship on the table, to Table mistress of nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la critique littéraire à l’écriture gastronomique. Récit de la découverte d’un objet. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Printemps de la Maison de la Recherche "des mets et des mots"»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie alimentaire, d'hier et d’aujourd’hui : charité ? éducation au goût ? gastronomie? https://www.youtube.com/watch?v=8Mnr0G7BX8U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger, nous mangeons donc nous sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et vie d'aujourd'hui Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire gastronomique des boissons : un vécu expérientiel dans le discours (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discours sensoriels croisés : cacao, café, thè, vin, bière et spiritueux. Référentiels, expériences et imaginaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Food - Les discours du « bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium « International Conference on Food History and Cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu communicationnel des cuisiniers : des registres de discours variés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes "Médiatisation culinaire et alimentaire" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM-Pöle alimentation, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires du fromage : discours et culturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les ateliers du Cordon bleu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Le Cordon bleu, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Manger et boire, une histoire culturelle » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Nourrisson, univ-Lyon 1 et Société historique du Forez, Nov 2016, Montbrizon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches épistémologiques et culturelles du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Territoire du vin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures (ESA), Feb 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Page 1 Trente ans de recherches sur les communications organisationnelles en France Rennes, 10, 11 et 12 Mars 2016 Colloque organisé par l’Equipe de recherches en sciences de l’information et de la communication CERSIC-PREFIcs(EA 4246) en étroite relation avec le Groupe d’Etudes et de recherches sur les communications organisationnelles - Org &amp; Co et la Revue Française des Sciences de l’Information - communication Avec le soutien sollicité de la Société Française des Sciences de l’Information et de la Communication (SFSIC), des revues « Sciences de la Société », «Communication et organisation », « Communication et Management », du Conseil Régional de Bretagne, de Rennes Métropole et du Conseil Scientifique de l’Université Rennes 2, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique, culturelle et didactique du terme ‘’bon’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et culturelle, appropriations, réceptions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynadiv; Prefics; université de Tours, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations de la dégustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Communiquer autrement, le vin dans l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la vigne et du vin, Nov 2015, Lézignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint Cyr sur Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : un outil de (re)signification des représentations du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence internationale d'histoire et des cultures de l'alimentation / International Conference on Food History and Food Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations culinaires sous Cambacérès, prince élu des gastronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle Montpellier Cambacérès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Castries, Sep 2014, Castries, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DISCURSIVITÉ DU « BON » VIN : APPROCHE PLURIDISCIPLINAIRE D’UNE TRANSMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections : Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucarest, Oct 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du bien-manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IAA région Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRQUA Normandie, Jun 2014, Bretteville sur Odon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du flambage au restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Cuisson de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe Alimentation, université de Tours, Sep 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Honesta Voluptate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des amis de Jean-Louis Flandrin, Jan 2014, MSH, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin : imaginaire, représentation et circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université franco-italienne; université de Bourgogne; université de Turin, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes : colloque Chaîne alimentaire et territoires : regards croisés sciences médicales / shs (univ-Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Nantes, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of the wine in catering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Vineyard Data Quantification Society Oenométrie XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Angers, May 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions dévorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2022, collection Questions alimentaires et gastronomiques, 978-2-14-027841-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Tables des Hommes. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais; PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de demain vue par 50 étoiles d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23808-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir viticole : espace et figures de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais; collection Tables des hommes. , 2020, Jean-Pierre Corbeau; Martin Bruegel; Antonella Campanini; Claire Delfosse; Marie-Pierre Horard; Bruno Laurioux; Florent Quellier, 978-2-86906-731-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités alimentaires et héritages gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, collection Questions alimentaires et gastronomiques, 978-2-343-22266-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine du Maghreb, n’est-elle qu’une simple histoire de couscous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Debbabi-Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Questions alimentairs et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19547-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Bayet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions alimentaires et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurophagie, Penser la cuisine de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine a-t-elle un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et Alimentation : la conscience de bien manger, Paris, Ovadia,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique pour comprendre la qualité alimentaire et les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Bonnier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CLASSEMENTS DES VINS EN FRANCE : Classifications, distinctions et labellisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-10823-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. L'Harmattan, 2017, Kilien Stengel, 978-2-343-11085-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’alimentation, un projet de société : Les Enseignements pratiques interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-12147-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIEN MANGER ET MANGER BON : Discours et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09109-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du bien manger et des modèles culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion - Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean Pruvost, 978-2745330581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fromages et des hommes : Ethnographie pratique, culturelle et sociale du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kilien Stengel, 978-2-343-04925-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérédités alimentaires et identité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité des vins de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire divertissante et curieuse de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes du vin, Poètes divins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jean-Robert Pitte (préface)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de gastronomie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cantine peut-elle être pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruno Péquignot; Jean-Paul Chagnollaud; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide alimentaire ; colis de vivres et repas philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, collection "Historiques", série "travaux de recherches", Bruno Péquignot, 978-2296967762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie-Gastrosophie-Gastronomisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Bruno Pequignot; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MINISTÈRE DE LA GASTRONOMIE ET POURQUOI PAS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Alain Forest; Bruno Pequignot; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie, petite philosophie du plaisir et du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation Bio - Manger et boire bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gastronomie du produit à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes de la bonne chère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œnologie et crus des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Villette, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie de service Restauration et hôtellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand-Lacoste, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la gastronomie et de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du temps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2842744328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kit pédagogique de l'enseignant pour les filières techniques et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de la gastronomie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation, un art discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité alimentaire : du pragmatisme au paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire couleur de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens : formes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-41, 2022, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité : du sensible normatif à l'extensible décompléxé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue avec Jean-Jacques Boutaud (Dir. E.Heilmann)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon (EUD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique culinaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie imaginative ou gastronomie imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire gastronomique roumain dans ses relations au modèle français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Plaisirs de la chère et plaisirs de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguettes et fourchette : Scènes de table comparées dans les romans chinois et français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027961-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication & Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 5e transition alimentaire, focus restauration, food, distribution, (dir. L. Blagojevic) https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût de France/Good France, un menu ‘’à la française’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Laurioux; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2020, Tables des Hommes, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser sa nourriture : sens, essence, valeurs et idéalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Marinescu; Daniela Rovenţa-Frumuşani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et nutrition dans les médias actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura ARS DOCENDI – Universitatea din Bucureşti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2019, 968-606-998-084-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et effets gastronomiques sur la Route Nationale 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Nationale 7 ! De la route antique à la route du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.88, 2019, Mémoires de la Société académique du Nivernais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama didactique et culturel du vocabulaire alimentaire et des écrits culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon aliment pour une Bonne alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. Benoît Verdier et Anne Parizot), 2018, 9782374960678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger essence d’une pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger : Penser notre alimentation du quotidien à l'institution,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C.Hugol-Gential), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la cuisine moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hachette, 2017, Feu vif : la gastronomie inspirée 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. L’influence des réseaux sociaux dans le monde de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Feu vif : la gastronomie inspirée, 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine avec ses bons mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français, à table : Huitièmes Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2017, Interférences, 978-2-7535-5539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon 2017, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, le sixième sens des gastronomes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur, alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, un sixième sens utile aux repas du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et Alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi médiatiser la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias à table : La cuisine dans la presse, la radio, la télévision et l’internet du XIXe au XXIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission ou la relativité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Hugol-Gential; J.-J. Boutaud; S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-207, 2016, Arts, Archéologie et Patrimoine, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découper une pièce de viande, flamber un dessert du XIXe au XXIe siècle : Art, science, privilège et obsolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires, mise en scène de savoir-faire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-174, 2016, Les gestes culinaires, mise en scène de savoir-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur c'est maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel, Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et Discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.404-417, 2016, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiscours dans la dégustation : une (re)signification des représentations du vocabulaire du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Bogdan, Béatrice Fleury, Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine, création, culture : A l'intersection des dispositifs et des publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Communication et civilisation", L'Harmattan, 2015, Patrimoine, création, culture : A l'intersection des dispositifs et des publics, 978-2-343-08057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bon ne rend pas insensible : du bon et de ses rapports avec le sensoriel, le conceptuel, le relationnel, l'expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensible et communication : du cognitif au symbolique (dir.Jean-Jacques Boutaud),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784051259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, First, 2014, 978-2-7540-6649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : La transmission de savoirs culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAIDOYER POUR L'ENSEIGNEMENT DES PRATIQUES ALIMENTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00323-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide P’tit Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégustation de vin en confinement : une tentative de préservation des rites de convivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/degustation-de-vin-en-confinement-une-tentative-de-preservation-des-rites-de-convivialite-137394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’heure de l’enseignement de la crêpe Suzette virtuelle et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://unoeilensalle.fr/formations/a-lheure-de-lenseignement-de-la-crepe-suzette-virtuelle-et-a-distance/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chefs cuisiniers sont-ils si présents sur les réseaux sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/pourquoi-les-chefs-cuisiniers-sont-ils-si-presents-sur-les-reseaux-sociaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas et verres partagés et confinés : une nouvelle forme de convivialité altruiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/repas-et-verres-partages-et-confines-une-nouvelle-forme-de-convivialite-altruiste/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilien STENGEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kstengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5371-7396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117262064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12619725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000050614909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37000 Tours, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kilien.stengel@univ-tours.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur certifié au professorat de lycée professionnel, affecté dans l’enseignement supérieur (PRCE) : Université de Tours, Institut européen d’histoire et des cultures de l’alimentation. Responsable de l'université ouverte des sciences gastronomiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’information et de la communication. (PhD sic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 15 juillet 2015. Officier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 31 janvier 2021. Chevalier de l’*Ordre national du Mérite, arrêté du 2 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et ressources de l'information et des médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PRIM) EA 7503, université de Tours et associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sensoriel sensible symbolique) du Ciméos EA4177, Université de Bourgogne. Membre du réseau AGAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de la prime de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communication gastronomique, culinaire et alimentaire : aspects organisationnels ; rites et scénographie professionnelle ; discours culinaire, du goût et de la qualité ; transmission des représentations ; images du goût et du sensible.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wine terroir : landscape and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdA, Esempi di Architettura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger coûte-t-il plus cher ? https://www.stripfood.fr/bien-manger-coute-t-il-plus-cher-par-kilien-stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner du moral par un moment à table solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://alimentation-generale.fr/chronique/redonner-du-moral-par-un-moment-a-table-solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la santé du peuple !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupables de se nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table des philosophes https://www.stripfood.fr/la-table-des-philosophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le « terroir » viticole est à la fois invisible et omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin est bon : affirmation convenue ou déduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Diana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de bonne cuisine française du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme du bien manger : du pragmatique à l’identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Langage et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SLC Vol. 1, No 1 (2016), 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Tasting Discourse: Traditional Knowledge, and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica-Helena Marinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Open Journal of Social Sciences, Vol.4 (N°5), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jss.2016.45016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du bons et concepts du bien manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue des sciences sociales, n°54 « Voir/Savoir » coordonné par Pascal Hintermeyer, Presses universitaires de Strasbourg, 2015, Voir / Savoir (54), pp.168-173. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qui est nouveau est-il tendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles tendances culinaires : 10 ans aprés !, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Rachel RECKINGER, Parler vin : Entre normes et appropriations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=FOOD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : Un acte expérientiel et identitaire entre théâtralisation et culturalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cibo : a identità cultural / Food and cultural identity, 19-20, pp.bit.ly/1LU0jWE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des loisirs culinaires : Une désacralisation de la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9167/gastronomie-loisirs-culinaires-cuisine-pratiques-alimentaires.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vin allie plaisir et qualité…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biocontact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, En finir avec le stress, n°250, http://biocontact.fr/biocontact-version-papier/411-biocontact-fait-main.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur Marc Meneau, le cuisinier des champs devenu &amp;quot;sain père&amp;quot; de Vézelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue ESPACES tourisme et loisirs : Approche expérientielle et tourisme (1re partie) - Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9149/revue-espaces-tourisme-loisirs-approche-experientielle-tourisme-re-partie-nouveau-tourisme-gastronomique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation Mets-Vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Repas gastronomique des Français, n°1064, http://www.reseau-canope.fr/tdc/tous-les-numeros/le-repas-gastronomique-des-francais.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des produits laitiers en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les reconfigurations récentes des filières laitières en France et en Europe, 31, http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des vins en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia sur les Territoires du vin, 4, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir de « manger bon » : discours &amp;quot; nature versus culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale DIAITA « From nature Ladyship on the table, to Table mistress of nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la critique littéraire à l’écriture gastronomique. Récit de la découverte d’un objet. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Printemps de la Maison de la Recherche "des mets et des mots"»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie alimentaire, d'hier et d’aujourd’hui : charité ? éducation au goût ? gastronomie? https://www.youtube.com/watch?v=8Mnr0G7BX8U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger, nous mangeons donc nous sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et vie d'aujourd'hui Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire gastronomique des boissons : un vécu expérientiel dans le discours (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discours sensoriels croisés : cacao, café, thè, vin, bière et spiritueux. Référentiels, expériences et imaginaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Food - Les discours du « bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium « International Conference on Food History and Cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu communicationnel des cuisiniers : des registres de discours variés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes "Médiatisation culinaire et alimentaire" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM-Pöle alimentation, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires du fromage : discours et culturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les ateliers du Cordon bleu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Le Cordon bleu, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches épistémologiques et culturelles du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Territoire du vin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures (ESA), Feb 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Manger et boire, une histoire culturelle » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Nourrisson, univ-Lyon 1 et Société historique du Forez, Nov 2016, Montbrizon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Page 1 Trente ans de recherches sur les communications organisationnelles en France Rennes, 10, 11 et 12 Mars 2016 Colloque organisé par l’Equipe de recherches en sciences de l’information et de la communication CERSIC-PREFIcs(EA 4246) en étroite relation avec le Groupe d’Etudes et de recherches sur les communications organisationnelles - Org &amp; Co et la Revue Française des Sciences de l’Information - communication Avec le soutien sollicité de la Société Française des Sciences de l’Information et de la Communication (SFSIC), des revues « Sciences de la Société », «Communication et organisation », « Communication et Management », du Conseil Régional de Bretagne, de Rennes Métropole et du Conseil Scientifique de l’Université Rennes 2, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique, culturelle et didactique du terme ‘’bon’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et culturelle, appropriations, réceptions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynadiv; Prefics; université de Tours, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations de la dégustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Communiquer autrement, le vin dans l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la vigne et du vin, Nov 2015, Lézignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint Cyr sur Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : un outil de (re)signification des représentations du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence internationale d'histoire et des cultures de l'alimentation / International Conference on Food History and Food Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations culinaires sous Cambacérès, prince élu des gastronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle Montpellier Cambacérès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Castries, Sep 2014, Castries, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DISCURSIVITÉ DU « BON » VIN : APPROCHE PLURIDISCIPLINAIRE D’UNE TRANSMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections : Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucarest, Oct 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du bien-manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IAA région Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRQUA Normandie, Jun 2014, Bretteville sur Odon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du flambage au restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Cuisson de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe Alimentation, université de Tours, Sep 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Honesta Voluptate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des amis de Jean-Louis Flandrin, Jan 2014, MSH, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin : imaginaire, représentation et circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université franco-italienne; université de Bourgogne; université de Turin, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes : colloque Chaîne alimentaire et territoires : regards croisés sciences médicales / shs (univ-Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Nantes, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of the wine in catering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Vineyard Data Quantification Society Oenométrie XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Angers, May 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2022, collection Questions alimentaires et gastronomiques, 978-2-14-027841-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions dévorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Tables des Hommes. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais; PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de demain vue par 50 étoiles d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23808-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités alimentaires et héritages gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, collection Questions alimentaires et gastronomiques, 978-2-343-22266-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir viticole : espace et figures de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais; collection Tables des hommes. , 2020, Jean-Pierre Corbeau; Martin Bruegel; Antonella Campanini; Claire Delfosse; Marie-Pierre Horard; Bruno Laurioux; Florent Quellier, 978-2-86906-731-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine du Maghreb, n’est-elle qu’une simple histoire de couscous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Debbabi-Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Questions alimentairs et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19547-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Bayet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions alimentaires et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et Alimentation : la conscience de bien manger, Paris, Ovadia,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine a-t-elle un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurophagie, Penser la cuisine de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique pour comprendre la qualité alimentaire et les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Bonnier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CLASSEMENTS DES VINS EN FRANCE : Classifications, distinctions et labellisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-10823-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. L'Harmattan, 2017, Kilien Stengel, 978-2-343-11085-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’alimentation, un projet de société : Les Enseignements pratiques interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-12147-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIEN MANGER ET MANGER BON : Discours et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09109-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du bien manger et des modèles culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion - Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean Pruvost, 978-2745330581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fromages et des hommes : Ethnographie pratique, culturelle et sociale du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kilien Stengel, 978-2-343-04925-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérédités alimentaires et identité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité des vins de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire divertissante et curieuse de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cantine peut-elle être pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruno Péquignot; Jean-Paul Chagnollaud; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes du vin, Poètes divins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jean-Robert Pitte (préface)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de gastronomie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide alimentaire ; colis de vivres et repas philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, collection "Historiques", série "travaux de recherches", Bruno Péquignot, 978-2296967762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie-Gastrosophie-Gastronomisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Bruno Pequignot; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MINISTÈRE DE LA GASTRONOMIE ET POURQUOI PAS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Alain Forest; Bruno Pequignot; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie, petite philosophie du plaisir et du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation Bio - Manger et boire bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gastronomie du produit à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes de la bonne chère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œnologie et crus des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Villette, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie de service Restauration et hôtellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand-Lacoste, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la gastronomie et de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du temps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2842744328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kit pédagogique de l'enseignant pour les filières techniques et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de la gastronomie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité alimentaire : du pragmatisme au paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation, un art discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire couleur de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens : formes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-41, 2022, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité : du sensible normatif à l'extensible décompléxé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue avec Jean-Jacques Boutaud (Dir. E.Heilmann)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon (EUD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique culinaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie imaginative ou gastronomie imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire gastronomique roumain dans ses relations au modèle français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Plaisirs de la chère et plaisirs de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguettes et fourchette : Scènes de table comparées dans les romans chinois et français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027961-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication & Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 5e transition alimentaire, focus restauration, food, distribution, (dir. L. Blagojevic) https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût de France/Good France, un menu ‘’à la française’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Laurioux; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2020, Tables des Hommes, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser sa nourriture : sens, essence, valeurs et idéalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Marinescu; Daniela Rovenţa-Frumuşani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et nutrition dans les médias actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura ARS DOCENDI – Universitatea din Bucureşti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2019, 968-606-998-084-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et effets gastronomiques sur la Route Nationale 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Nationale 7 ! De la route antique à la route du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.88, 2019, Mémoires de la Société académique du Nivernais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon aliment pour une Bonne alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. Benoît Verdier et Anne Parizot), 2018, 9782374960678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama didactique et culturel du vocabulaire alimentaire et des écrits culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger essence d’une pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger : Penser notre alimentation du quotidien à l'institution,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C.Hugol-Gential), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine avec ses bons mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français, à table : Huitièmes Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2017, Interférences, 978-2-7535-5539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la cuisine moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hachette, 2017, Feu vif : la gastronomie inspirée 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. L’influence des réseaux sociaux dans le monde de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Feu vif : la gastronomie inspirée, 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon 2017, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, un sixième sens utile aux repas du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et Alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi médiatiser la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias à table : La cuisine dans la presse, la radio, la télévision et l’internet du XIXe au XXIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, le sixième sens des gastronomes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur, alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découper une pièce de viande, flamber un dessert du XIXe au XXIe siècle : Art, science, privilège et obsolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires, mise en scène de savoir-faire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-174, 2016, Les gestes culinaires, mise en scène de savoir-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission ou la relativité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Hugol-Gential; J.-J. Boutaud; S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-207, 2016, Arts, Archéologie et Patrimoine, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur c'est maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel, Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et Discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.404-417, 2016, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiscours dans la dégustation : une (re)signification des représentations du vocabulaire du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Bogdan, Béatrice Fleury, Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine, création, culture : A l'intersection des dispositifs et des publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Communication et civilisation", L'Harmattan, 2015, Patrimoine, création, culture : A l'intersection des dispositifs et des publics, 978-2-343-08057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bon ne rend pas insensible : du bon et de ses rapports avec le sensoriel, le conceptuel, le relationnel, l'expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensible et communication : du cognitif au symbolique (dir.Jean-Jacques Boutaud),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784051259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, First, 2014, 978-2-7540-6649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : La transmission de savoirs culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAIDOYER POUR L'ENSEIGNEMENT DES PRATIQUES ALIMENTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00323-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide P’tit Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’heure de l’enseignement de la crêpe Suzette virtuelle et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://unoeilensalle.fr/formations/a-lheure-de-lenseignement-de-la-crepe-suzette-virtuelle-et-a-distance/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégustation de vin en confinement : une tentative de préservation des rites de convivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/degustation-de-vin-en-confinement-une-tentative-de-preservation-des-rites-de-convivialite-137394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chefs cuisiniers sont-ils si présents sur les réseaux sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/pourquoi-les-chefs-cuisiniers-sont-ils-si-presents-sur-les-reseaux-sociaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas et verres partagés et confinés : une nouvelle forme de convivialité altruiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/repas-et-verres-partages-et-confines-une-nouvelle-forme-de-convivialite-altruiste/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DB800E4"/>
+    <w:nsid w:val="5F059CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kstengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5371-7396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117262064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12619725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050614909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kilien.stengel@univ-tours.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572189v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367521v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319851v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica-Helena Marinescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2016.45016" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238932v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2439" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QNK7PZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575245v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301231v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833804v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-modele-culinaire-francais/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_cuisine_de_demain_vue_par_50_etoiles_d_aujourd_hui_kilien_stengel-9782343238081-70843.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-identites_alimentaires_et_heritages_gastronomiques_kilien_stengel-9782343222660-67895.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Debbabi-Missaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Bayet-Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51340" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187244v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=G6khCwAAQBAJ&amp;amp;pg=PA1&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjSp8vJgpjLAhWHrxoKHQTfBO0Q6AEIJTAA#v=onepage&amp;amp;q=stengel%20kilien&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=g0eZjgEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiDl8Gag5jLAhXHiRoKHYGhARg4ChDoAQhOMAc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=YXW5BwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=VyBQAwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=M1UnrgEACAAJ&amp;amp;dq=stengel+trait%C3%A9&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwj07LXdipjLAhVnKpoKHbAoAa8Q6AEIHTAA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=jJkGmwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi-vr6eg5jLAhUBiRoKHSS1DjE4FBDoAQg4MAQ" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249362v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=O-bysxNxsWAC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sangdelaterre.fr/traite-de-gastronomie-francaise--culture-et-patrimoine---kilien-stengel_135_109.html" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279867v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9A3tFQdsFd0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=2rimZ2fKV-8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=yNV1xDptJ2AC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Lxi49H62pT0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=NfzWZwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwicrbHKg5jLAhUBCxoKHTJACWQ4PBDoAQguMAI" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=N22IInCeyy8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=U7ILAQAAMAAJ&amp;amp;dq=inauthor:%22Kilien+Stengel%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjr1tv3hJjLAhXIvBoKHaWfAnYQ6AEIVjAI" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/livre/2842744322/dictionnaire_historique_de_la_gastronomie_et_de_alimentation.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833877v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14443-concours-commun-iep-2023-nouveau-theme-la-peur-9782340065390.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsdocendi.ro/t_carte.php?id_carte=665" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843155v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455528v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455533v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580470v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4438" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455518v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575255v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493298v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40770" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571075v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571092v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sonneville" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kstengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5371-7396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117262064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12619725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050614909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kilien.stengel@univ-tours.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica-Helena Marinescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2016.45016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QNK7PZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-modele-culinaire-francais/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_cuisine_de_demain_vue_par_50_etoiles_d_aujourd_hui_kilien_stengel-9782343238081-70843.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-identites_alimentaires_et_heritages_gastronomiques_kilien_stengel-9782343222660-67895.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Debbabi-Missaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Bayet-Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187244v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=G6khCwAAQBAJ&amp;amp;pg=PA1&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjSp8vJgpjLAhWHrxoKHQTfBO0Q6AEIJTAA#v=onepage&amp;amp;q=stengel%20kilien&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=g0eZjgEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiDl8Gag5jLAhXHiRoKHYGhARg4ChDoAQhOMAc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=YXW5BwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=VyBQAwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=M1UnrgEACAAJ&amp;amp;dq=stengel+trait%C3%A9&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwj07LXdipjLAhVnKpoKHbAoAa8Q6AEIHTAA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=jJkGmwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi-vr6eg5jLAhUBiRoKHSS1DjE4FBDoAQg4MAQ" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9A3tFQdsFd0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=O-bysxNxsWAC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sangdelaterre.fr/traite-de-gastronomie-francaise--culture-et-patrimoine---kilien-stengel_135_109.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=2rimZ2fKV-8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=yNV1xDptJ2AC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Lxi49H62pT0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=NfzWZwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwicrbHKg5jLAhUBCxoKHTJACWQ4PBDoAQguMAI" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=N22IInCeyy8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=U7ILAQAAMAAJ&amp;amp;dq=inauthor:%22Kilien+Stengel%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjr1tv3hJjLAhXIvBoKHaWfAnYQ6AEIVjAI" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/livre/2842744322/dictionnaire_historique_de_la_gastronomie_et_de_alimentation.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14443-concours-commun-iep-2023-nouveau-theme-la-peur-9782340065390.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsdocendi.ro/t_carte.php?id_carte=665" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575255v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40770" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sonneville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>