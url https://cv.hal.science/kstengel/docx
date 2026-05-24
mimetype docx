--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilien STENGEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kstengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5371-7396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117262064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12619725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000050614909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37000 Tours, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kilien.stengel@univ-tours.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur certifié au professorat de lycée professionnel, affecté dans l’enseignement supérieur (PRCE) : Université de Tours, Institut européen d’histoire et des cultures de l’alimentation. Responsable de l'université ouverte des sciences gastronomiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’information et de la communication. (PhD sic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 15 juillet 2015. Officier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 31 janvier 2021. Chevalier de l’*Ordre national du Mérite, arrêté du 2 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et ressources de l'information et des médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PRIM) EA 7503, université de Tours et associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sensoriel sensible symbolique) du Ciméos EA4177, Université de Bourgogne. Membre du réseau AGAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de la prime de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communication gastronomique, culinaire et alimentaire : aspects organisationnels ; rites et scénographie professionnelle ; discours culinaire, du goût et de la qualité ; transmission des représentations ; images du goût et du sensible.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wine terroir : landscape and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdA, Esempi di Architettura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger coûte-t-il plus cher ? https://www.stripfood.fr/bien-manger-coute-t-il-plus-cher-par-kilien-stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner du moral par un moment à table solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://alimentation-generale.fr/chronique/redonner-du-moral-par-un-moment-a-table-solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la santé du peuple !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupables de se nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table des philosophes https://www.stripfood.fr/la-table-des-philosophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le « terroir » viticole est à la fois invisible et omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin est bon : affirmation convenue ou déduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Diana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de bonne cuisine française du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme du bien manger : du pragmatique à l’identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Langage et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SLC Vol. 1, No 1 (2016), 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Tasting Discourse: Traditional Knowledge, and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica-Helena Marinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Open Journal of Social Sciences, Vol.4 (N°5), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jss.2016.45016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du bons et concepts du bien manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue des sciences sociales, n°54 « Voir/Savoir » coordonné par Pascal Hintermeyer, Presses universitaires de Strasbourg, 2015, Voir / Savoir (54), pp.168-173. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qui est nouveau est-il tendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles tendances culinaires : 10 ans aprés !, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Rachel RECKINGER, Parler vin : Entre normes et appropriations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=FOOD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : Un acte expérientiel et identitaire entre théâtralisation et culturalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cibo : a identità cultural / Food and cultural identity, 19-20, pp.bit.ly/1LU0jWE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des loisirs culinaires : Une désacralisation de la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9167/gastronomie-loisirs-culinaires-cuisine-pratiques-alimentaires.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vin allie plaisir et qualité…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biocontact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, En finir avec le stress, n°250, http://biocontact.fr/biocontact-version-papier/411-biocontact-fait-main.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur Marc Meneau, le cuisinier des champs devenu &amp;quot;sain père&amp;quot; de Vézelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue ESPACES tourisme et loisirs : Approche expérientielle et tourisme (1re partie) - Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9149/revue-espaces-tourisme-loisirs-approche-experientielle-tourisme-re-partie-nouveau-tourisme-gastronomique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation Mets-Vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Repas gastronomique des Français, n°1064, http://www.reseau-canope.fr/tdc/tous-les-numeros/le-repas-gastronomique-des-francais.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des produits laitiers en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les reconfigurations récentes des filières laitières en France et en Europe, 31, http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des vins en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia sur les Territoires du vin, 4, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir de « manger bon » : discours &amp;quot; nature versus culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale DIAITA « From nature Ladyship on the table, to Table mistress of nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la critique littéraire à l’écriture gastronomique. Récit de la découverte d’un objet. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Printemps de la Maison de la Recherche "des mets et des mots"»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie alimentaire, d'hier et d’aujourd’hui : charité ? éducation au goût ? gastronomie? https://www.youtube.com/watch?v=8Mnr0G7BX8U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger, nous mangeons donc nous sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et vie d'aujourd'hui Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire gastronomique des boissons : un vécu expérientiel dans le discours (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discours sensoriels croisés : cacao, café, thè, vin, bière et spiritueux. Référentiels, expériences et imaginaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Food - Les discours du « bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium « International Conference on Food History and Cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu communicationnel des cuisiniers : des registres de discours variés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes "Médiatisation culinaire et alimentaire" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM-Pöle alimentation, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires du fromage : discours et culturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les ateliers du Cordon bleu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Le Cordon bleu, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches épistémologiques et culturelles du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Territoire du vin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures (ESA), Feb 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Manger et boire, une histoire culturelle » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Nourrisson, univ-Lyon 1 et Société historique du Forez, Nov 2016, Montbrizon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Page 1 Trente ans de recherches sur les communications organisationnelles en France Rennes, 10, 11 et 12 Mars 2016 Colloque organisé par l’Equipe de recherches en sciences de l’information et de la communication CERSIC-PREFIcs(EA 4246) en étroite relation avec le Groupe d’Etudes et de recherches sur les communications organisationnelles - Org &amp; Co et la Revue Française des Sciences de l’Information - communication Avec le soutien sollicité de la Société Française des Sciences de l’Information et de la Communication (SFSIC), des revues « Sciences de la Société », «Communication et organisation », « Communication et Management », du Conseil Régional de Bretagne, de Rennes Métropole et du Conseil Scientifique de l’Université Rennes 2, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique, culturelle et didactique du terme ‘’bon’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et culturelle, appropriations, réceptions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynadiv; Prefics; université de Tours, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations de la dégustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Communiquer autrement, le vin dans l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la vigne et du vin, Nov 2015, Lézignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint Cyr sur Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : un outil de (re)signification des représentations du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence internationale d'histoire et des cultures de l'alimentation / International Conference on Food History and Food Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations culinaires sous Cambacérès, prince élu des gastronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle Montpellier Cambacérès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Castries, Sep 2014, Castries, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DISCURSIVITÉ DU « BON » VIN : APPROCHE PLURIDISCIPLINAIRE D’UNE TRANSMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections : Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucarest, Oct 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du bien-manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IAA région Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRQUA Normandie, Jun 2014, Bretteville sur Odon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du flambage au restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Cuisson de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe Alimentation, université de Tours, Sep 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Honesta Voluptate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des amis de Jean-Louis Flandrin, Jan 2014, MSH, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin : imaginaire, représentation et circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université franco-italienne; université de Bourgogne; université de Turin, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes : colloque Chaîne alimentaire et territoires : regards croisés sciences médicales / shs (univ-Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Nantes, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of the wine in catering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Vineyard Data Quantification Society Oenométrie XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Angers, May 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2022, collection Questions alimentaires et gastronomiques, 978-2-14-027841-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions dévorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Tables des Hommes. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais; PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de demain vue par 50 étoiles d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23808-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités alimentaires et héritages gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, collection Questions alimentaires et gastronomiques, 978-2-343-22266-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir viticole : espace et figures de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais; collection Tables des hommes. , 2020, Jean-Pierre Corbeau; Martin Bruegel; Antonella Campanini; Claire Delfosse; Marie-Pierre Horard; Bruno Laurioux; Florent Quellier, 978-2-86906-731-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine du Maghreb, n’est-elle qu’une simple histoire de couscous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Debbabi-Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Questions alimentairs et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19547-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Bayet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions alimentaires et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et Alimentation : la conscience de bien manger, Paris, Ovadia,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine a-t-elle un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurophagie, Penser la cuisine de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique pour comprendre la qualité alimentaire et les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Bonnier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CLASSEMENTS DES VINS EN FRANCE : Classifications, distinctions et labellisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-10823-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. L'Harmattan, 2017, Kilien Stengel, 978-2-343-11085-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’alimentation, un projet de société : Les Enseignements pratiques interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-12147-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIEN MANGER ET MANGER BON : Discours et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09109-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du bien manger et des modèles culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion - Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean Pruvost, 978-2745330581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fromages et des hommes : Ethnographie pratique, culturelle et sociale du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kilien Stengel, 978-2-343-04925-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérédités alimentaires et identité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité des vins de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire divertissante et curieuse de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cantine peut-elle être pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruno Péquignot; Jean-Paul Chagnollaud; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes du vin, Poètes divins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jean-Robert Pitte (préface)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de gastronomie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide alimentaire ; colis de vivres et repas philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, collection "Historiques", série "travaux de recherches", Bruno Péquignot, 978-2296967762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie-Gastrosophie-Gastronomisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Bruno Pequignot; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MINISTÈRE DE LA GASTRONOMIE ET POURQUOI PAS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Alain Forest; Bruno Pequignot; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie, petite philosophie du plaisir et du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation Bio - Manger et boire bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gastronomie du produit à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes de la bonne chère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œnologie et crus des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Villette, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie de service Restauration et hôtellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand-Lacoste, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la gastronomie et de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du temps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2842744328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kit pédagogique de l'enseignant pour les filières techniques et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de la gastronomie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité alimentaire : du pragmatisme au paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation, un art discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire couleur de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens : formes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-41, 2022, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité : du sensible normatif à l'extensible décompléxé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue avec Jean-Jacques Boutaud (Dir. E.Heilmann)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon (EUD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique culinaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie imaginative ou gastronomie imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire gastronomique roumain dans ses relations au modèle français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Plaisirs de la chère et plaisirs de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguettes et fourchette : Scènes de table comparées dans les romans chinois et français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027961-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication & Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 5e transition alimentaire, focus restauration, food, distribution, (dir. L. Blagojevic) https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût de France/Good France, un menu ‘’à la française’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Laurioux; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2020, Tables des Hommes, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser sa nourriture : sens, essence, valeurs et idéalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Marinescu; Daniela Rovenţa-Frumuşani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et nutrition dans les médias actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura ARS DOCENDI – Universitatea din Bucureşti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2019, 968-606-998-084-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et effets gastronomiques sur la Route Nationale 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Nationale 7 ! De la route antique à la route du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.88, 2019, Mémoires de la Société académique du Nivernais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon aliment pour une Bonne alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. Benoît Verdier et Anne Parizot), 2018, 9782374960678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama didactique et culturel du vocabulaire alimentaire et des écrits culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger essence d’une pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger : Penser notre alimentation du quotidien à l'institution,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C.Hugol-Gential), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine avec ses bons mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français, à table : Huitièmes Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2017, Interférences, 978-2-7535-5539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la cuisine moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hachette, 2017, Feu vif : la gastronomie inspirée 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. L’influence des réseaux sociaux dans le monde de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Feu vif : la gastronomie inspirée, 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon 2017, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, un sixième sens utile aux repas du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et Alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi médiatiser la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias à table : La cuisine dans la presse, la radio, la télévision et l’internet du XIXe au XXIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, le sixième sens des gastronomes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur, alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découper une pièce de viande, flamber un dessert du XIXe au XXIe siècle : Art, science, privilège et obsolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires, mise en scène de savoir-faire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-174, 2016, Les gestes culinaires, mise en scène de savoir-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission ou la relativité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Hugol-Gential; J.-J. Boutaud; S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-207, 2016, Arts, Archéologie et Patrimoine, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur c'est maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel, Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et Discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.404-417, 2016, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiscours dans la dégustation : une (re)signification des représentations du vocabulaire du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Bogdan, Béatrice Fleury, Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine, création, culture : A l'intersection des dispositifs et des publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Communication et civilisation", L'Harmattan, 2015, Patrimoine, création, culture : A l'intersection des dispositifs et des publics, 978-2-343-08057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bon ne rend pas insensible : du bon et de ses rapports avec le sensoriel, le conceptuel, le relationnel, l'expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensible et communication : du cognitif au symbolique (dir.Jean-Jacques Boutaud),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784051259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, First, 2014, 978-2-7540-6649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : La transmission de savoirs culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAIDOYER POUR L'ENSEIGNEMENT DES PRATIQUES ALIMENTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00323-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide P’tit Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’heure de l’enseignement de la crêpe Suzette virtuelle et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://unoeilensalle.fr/formations/a-lheure-de-lenseignement-de-la-crepe-suzette-virtuelle-et-a-distance/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégustation de vin en confinement : une tentative de préservation des rites de convivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/degustation-de-vin-en-confinement-une-tentative-de-preservation-des-rites-de-convivialite-137394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chefs cuisiniers sont-ils si présents sur les réseaux sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/pourquoi-les-chefs-cuisiniers-sont-ils-si-presents-sur-les-reseaux-sociaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas et verres partagés et confinés : une nouvelle forme de convivialité altruiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/repas-et-verres-partages-et-confines-une-nouvelle-forme-de-convivialite-altruiste/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId195"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Kilien STENGEL </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kstengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5371-7396</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">117262064</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12619725</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=0-106FkAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000050614909</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kilien STENGEL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">37000 Tours, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">kilien.stengel@univ-tours.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur certifié au professorat de lycée professionnel, affecté dans l’enseignement supérieur (PRCE) : Université de Tours, Institut européen d’histoire et des cultures de l’alimentation. Responsable de l'université ouverte des sciences gastronomiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en sciences de l’information et de la communication. (PhD sic)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chevalier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 15 juillet 2015. Officier de l’</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre du Mérite agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, arrêté du 31 janvier 2021. Chevalier de l’*Ordre national du Mérite, arrêté du 2 décembre 2025.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques et ressources de l'information et des médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (PRIM) EA 7503, université de Tours et associé à l’équipe </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Sensoriel sensible symbolique) du Ciméos EA4177, Université de Bourgogne. Membre du réseau AGAP.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire de la prime de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Axes de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Communication gastronomique, culinaire et alimentaire : aspects organisationnels ; rites et scénographie professionnelle ; discours culinaire, du goût et de la qualité ; transmission des représentations ; images du goût et du sensible.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The wine terroir : landscape and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EdA, Esempi di Architettura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger coûte-t-il plus cher ? https://www.stripfood.fr/bien-manger-coute-t-il-plus-cher-par-kilien-stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redonner du moral par un moment à table solidaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://alimentation-generale.fr/chronique/redonner-du-moral-par-un-moment-a-table-solidaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation et médias : vers une prise de parole engagée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Brachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication &amp; langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Alimentation et médias, 206 (4), pp.23-33. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/comla1.206.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la santé du peuple !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La petite cuisine des formes conviviales en confinement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://theconversation.com/la-petite-cuisine-des-formes-conviviales-en-confinement-135740</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupables de se nourrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">[im]Pertinences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La table des philosophes https://www.stripfood.fr/la-table-des-philosophes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stripfood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03180036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le « terroir » viticole est à la fois invisible et omniprésent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vin est bon : affirmation convenue ou déduite ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Diana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation de bonne cuisine française du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French Civilization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3828/cfc.2017.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wine Tasting Discourse: Traditional Knowledge, and Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica-Helena Marinescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Social Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Open Journal of Social Sciences, Vol.4 (N°5), pp.124-134. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jss.2016.45016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01319851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Tendances contemporaines en communication organisationnelle, 9, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01367521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paradigme du bien manger : du pragmatique à l’identitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences, Langage et Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, SLC Vol. 1, No 1 (2016), 1 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce qui est nouveau est-il tendance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers des Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nouvelles tendances culinaires : 10 ans aprés !, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01278865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles du bons et concepts du bien manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Revue des sciences sociales, n°54 « Voir/Savoir » coordonné par Pascal Hintermeyer, Presses universitaires de Strasbourg, 2015, Voir / Savoir (54), pp.168-173. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revss.2439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu : Rachel RECKINGER, Parler vin : Entre normes et appropriations,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, http://www.brepols.net/Pages/BrowseBySeries.aspx?TreeSeries=FOOD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : Un acte expérientiel et identitaire entre théâtralisation et culturalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexia - Rivista di semiotica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Cibo : a identità cultural / Food and cultural identity, 19-20, pp.bit.ly/1LU0jWE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essor des loisirs culinaires : Une désacralisation de la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9167/gastronomie-loisirs-culinaires-cuisine-pratiques-alimentaires.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le vin allie plaisir et qualité…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">biocontact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, En finir avec le stress, n°250, http://biocontact.fr/biocontact-version-papier/411-biocontact-fait-main.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur Marc Meneau, le cuisinier des champs devenu &amp;quot;sain père&amp;quot; de Vézelay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'espaces [1985-2012]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Revue ESPACES tourisme et loisirs : Approche expérientielle et tourisme (1re partie) - Le "nouveau" tourisme gastronomique, 320, http://www.revue-espaces.com/librairie/9149/revue-espaces-tourisme-loisirs-approche-experientielle-tourisme-re-partie-nouveau-tourisme-gastronomique.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La relation Mets-Vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et documents pour la classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les Repas gastronomique des Français, n°1064, http://www.reseau-canope.fr/tdc/tous-les-numeros/le-repas-gastronomique-des-francais.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement des produits laitiers en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du CERAMAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Les reconfigurations récentes des filières laitières en France et en Europe, 31, http://pubp.univ-bpclermont.fr/public/Fiche_produit.php?titre=Les%20reconfigurations%20r%C3%A9centes%20des%20fili%C3%A8res%20laiti%C3%A8res%20en%20France%20et%20en%20Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des vins en école hôtelière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires du Vin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Varia sur les Territoires du vin, 4, https://preo.u-bourgogne.fr/territoiresduvin/index.php?id=1388</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choisir de « manger bon » : discours &amp;quot; nature versus culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Conférence Internationale DIAITA « From nature Ladyship on the table, to Table mistress of nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Coimbra, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« De la critique littéraire à l’écriture gastronomique. Récit de la découverte d’un objet. »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Printemps de la Maison de la Recherche "des mets et des mots"»,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philanthropie alimentaire, d'hier et d’aujourd’hui : charité ? éducation au goût ? gastronomie? https://www.youtube.com/watch?v=8Mnr0G7BX8U</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres François Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger, nous mangeons donc nous sommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance et vie d'aujourd'hui Sciences Po</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imaginaire gastronomique des boissons : un vécu expérientiel dans le discours (conférence inaugurale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Discours sensoriels croisés : cacao, café, thè, vin, bière et spiritueux. Référentiels, expériences et imaginaires »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGAP - Alimentation, Gastronomie et Analyse des Pratiques communicationnelles. Présentation du réseau national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marque et gastronomie en contexte numérique - CELSA - Paris Sorbonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Neuilly-sur-Seine, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03129237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Good Food - Les discours du « bon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">symposium « International Conference on Food History and Cultures »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu communicationnel des cuisiniers : des registres de discours variés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Etudes "Médiatisation culinaire et alimentaire" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRIM-Pöle alimentation, 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaginaires du fromage : discours et culturalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire "Les ateliers du Cordon bleu"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Le Cordon bleu, 2017, Paris France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine : un concept mou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Manger et boire, une histoire culturelle » </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Nourrisson, univ-Lyon 1 et Société historique du Forez, Nov 2016, Montbrizon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches épistémologiques et culturelles du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque Territoire du vin, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Supérieure d'Agricultures (ESA), Feb 2016, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de chef : modèles communicationnels d’une organisation professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Page 1 Trente ans de recherches sur les communications organisationnelles en France Rennes, 10, 11 et 12 Mars 2016 Colloque organisé par l’Equipe de recherches en sciences de l’information et de la communication CERSIC-PREFIcs(EA 4246) en étroite relation avec le Groupe d’Etudes et de recherches sur les communications organisationnelles - Org &amp; Co et la Revue Française des Sciences de l’Information - communication Avec le soutien sollicité de la Société Française des Sciences de l’Information et de la Communication (SFSIC), des revues « Sciences de la Société », «Communication et organisation », « Communication et Management », du Conseil Régional de Bretagne, de Rennes Métropole et du Conseil Scientifique de l’Université Rennes 2, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche épistémologique, culturelle et didactique du terme ‘’bon’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité linguistique et culturelle, appropriations, réceptions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dynadiv; Prefics; université de Tours, Jun 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les significations de la dégustation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque « Communiquer autrement, le vin dans l’imaginaire »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la vigne et du vin, Nov 2015, Lézignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01231135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les modes de cuisson alimentaire du feu originel à la vaposaveur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Saint Cyr sur Loire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dégustation du vin : un outil de (re)signification des représentations du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première conférence internationale d'histoire et des cultures de l'alimentation / International Conference on Food History and Food Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEHCA, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations culinaires sous Cambacérès, prince élu des gastronomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cercle Montpellier Cambacérès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, château de Castries, Sep 2014, Castries, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA DISCURSIVITÉ DU « BON » VIN : APPROCHE PLURIDISCIPLINAIRE D’UNE TRANSMISSION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intersections : Construction des savoirs en information-communication dans l'espace francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bucarest, Oct 2014, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations du bien-manger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès IAA région Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRQUA Normandie, Jun 2014, Bretteville sur Odon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique du flambage au restaurant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">séminaire Cuisson de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe Alimentation, université de Tours, Sep 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le discours du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Honesta Voluptate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société des amis de Jean-Louis Flandrin, Jan 2014, MSH, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne et vin : imaginaire, représentation et circulation des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : goût et identité culturelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université franco-italienne; université de Bourgogne; université de Turin, Dec 2014, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enseignement du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'Université de Nantes : colloque Chaîne alimentaire et territoires : regards croisés sciences médicales / shs (univ-Nantes)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université de Nantes, Jun 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The teaching of the wine in catering school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque international Vineyard Data Quantification Society Oenométrie XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, université d'Angers, May 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, 2022, collection Questions alimentaires et gastronomiques, 978-2-14-027841-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passions dévorantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Manuscrit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Myriam Tsikounas, 978-2-304-05289-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03633597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Laurioux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Tables des Hommes. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires François Rabelais; PUFR</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine de demain vue par 50 étoiles d'aujourd'hui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23808-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identités alimentaires et héritages gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, collection Questions alimentaires et gastronomiques, 978-2-343-22266-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terroir viticole : espace et figures de qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Yengué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires François Rabelais; collection Tables des hommes. , 2020, Jean-Pierre Corbeau; Martin Bruegel; Antonella Campanini; Claire Delfosse; Marie-Pierre Horard; Bruno Laurioux; Florent Quellier, 978-2-86906-731-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine du Maghreb, n’est-elle qu’une simple histoire de couscous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Debbabi-Missaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection Questions alimentairs et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19547-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marketing culinaire et alimentaire face aux défis du XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philomène Bayet-Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Questions alimentaires et gastronomiques. L'Harmattan, 2020, Kilien Stengel, 978-2-343-19157-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie et Alimentation : la conscience de bien manger, Paris, Ovadia,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01695692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cuisine a-t-elle un sexe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2018, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Futurophagie, Penser la cuisine de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Taranto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petit lexique pour comprendre la qualité alimentaire et les labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Erick Bonnier, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LES CLASSEMENTS DES VINS EN FRANCE : Classifications, distinctions et labellisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-10823-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires : mise en scène de savoir-faire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. L'Harmattan, 2017, Kilien Stengel, 978-2-343-11085-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner l’alimentation, un projet de société : Les Enseignements pratiques interdisciplinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 2017, collection Questions alimentaires et gastronomiques, 978-2-343-12147-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIEN MANGER ET MANGER BON : Discours et transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-09109-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. L'Harmattan, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, Kilien Stengel, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lexique culinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du bien manger et des modèles culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion - Seuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Jean Pruvost, 978-2745330581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01187240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des fromages et des hommes : Ethnographie pratique, culturelle et sociale du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">collection Questions alimentaires et gastronomiques. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Kilien Stengel, 978-2-343-04925-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hérédités alimentaires et identité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité du fromage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité des vins de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire divertissante et curieuse de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cantine peut-elle être pédagogique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruno Péquignot; Jean-Paul Chagnollaud; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poètes du vin, Poètes divins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Jean-Robert Pitte (préface)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traité de gastronomie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sang de la terre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01279869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aide alimentaire ; colis de vivres et repas philanthropiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2012, collection "Historiques", série "travaux de recherches", Bruno Péquignot, 978-2296967762</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie-Gastrosophie-Gastronomisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Bruno Pequignot; Alain Forest; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UN MINISTÈRE DE LA GASTRONOMIE ET POURQUOI PAS !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Jean-Paul Chagnolleau; Alain Forest; Bruno Pequignot; Denis Rolland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gastronomie, petite philosophie du plaisir et du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bréal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation Bio - Manger et boire bio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eyrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Gastronomie du produit à l'assiette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les poètes de la bonne chère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Table ronde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Œnologie et crus des vins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Villette, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologie de service Restauration et hôtellerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertrand-Lacoste, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la gastronomie et de l'alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions du temps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 978-2842744328</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le kit pédagogique de l'enseignant pour les filières techniques et professionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eyrolles, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide-mémoire de la gastronomie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BPI, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alimentation, gastronomie et œnologie à l’aune de la communication et de la terminologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Collet Parizot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Labère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Leroyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Verdier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In : Jean-Jacques Boutaud (coord.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.35-52, 2024, 978-2-340-09462-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes d’identification de la qualité et de l’origine (SIQO). Expliquer, communiquer, faire partager les normes de qualités et l’authenticité des produits et services alimentaires et gastronomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bobrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Allard-Huver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les dessous de la communication alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-202, 2024, 9782340094628</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05461776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité alimentaire : du pragmatisme au paradigme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation, un art discursif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel Concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémoire couleur de vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Costantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Découvrir le vin par les sens : formes et discours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19-41, 2022, Questions alimentaires et gastronomiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convivialité : du sensible normatif à l'extensible décompléxé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogue avec Jean-Jacques Boutaud (Dir. E.Heilmann)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions universitaires de Dijon (EUD)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-36441-446-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La symbolique culinaire française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manuel concours commun IEP 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782340072022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie imaginative ou gastronomie imaginaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'imaginaire gastronomique roumain dans ses relations au modèle français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Plaisirs de la chère et plaisirs de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baguettes et fourchette : Scènes de table comparées dans les romans chinois et français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2022, 978-2-14-027961-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication & Alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Innovore. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La 5e transition alimentaire, focus restauration, food, distribution, (dir. L. Blagojevic) https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goût de France/Good France, un menu ‘’à la française’’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Laurioux; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le modèle culinaire français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François Rabelais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.145-170, 2020, Tables des Hommes, 978-2-86906-790-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03546099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser sa nourriture : sens, essence, valeurs et idéalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina Marinescu; Daniela Rovenţa-Frumuşani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et nutrition dans les médias actuels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editura ARS DOCENDI – Universitatea din Bucureşti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-31, 2019, 968-606-998-084-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02463925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acteurs et effets gastronomiques sur la Route Nationale 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque Nationale 7 ! De la route antique à la route du futur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, t.88, 2019, Mémoires de la Société académique du Nivernais</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Bon aliment pour une Bonne alimentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Reims. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Sens à l’Expérience : Gastronomie et Œnologie au prisme de leurs terminologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. Benoît Verdier et Anne Parizot), 2018, 9782374960678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama didactique et culturel du vocabulaire alimentaire et des écrits culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser les diversités linguistiques et culturelles. Francophonies, formations à distance, migrances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01843155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien manger essence d’une pérennité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions Universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien et bon à manger : Penser notre alimentation du quotidien à l'institution,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir. C.Hugol-Gential), 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bonne cuisine avec ses bons mots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le français, à table : Huitièmes Lyriades de la langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-90, 2017, Interférences, 978-2-7535-5539-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01580470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il était une fois la cuisine moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Hachette, 2017, Feu vif : la gastronomie inspirée 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. L’influence des réseaux sociaux dans le monde de la gastronomie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feu vif : la gastronomie inspirée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Feu vif : la gastronomie inspirée, 978-2017020295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions universitaires de Dijon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions universitaires de Dijon 2017, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, un sixième sens utile aux repas du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et Alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01301249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi médiatiser la gastronomie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les médias à table : La cuisine dans la presse, la radio, la télévision et l’internet du XIXe au XXIe siècle,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-09883-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Parizot; Kilien Stengel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et discours culinaires : Quand les mots se mettent à table</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Questions alimentaires et gastronomiques, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01366037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gastronomisme, le sixième sens des gastronomes du futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur, alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découper une pièce de viande, flamber un dessert du XIXe au XXIe siècle : Art, science, privilège et obsolescence.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les gestes culinaires, mise en scène de savoir-faire </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.157-174, 2016, Les gestes culinaires, mise en scène de savoir-faire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation du bon produit et sa transmission ou la relativité gastronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Hugol-Gential; J.-J. Boutaud; S. Dufour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La gastronomie au cœur de la Cité </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.201-207, 2016, Arts, Archéologie et Patrimoine, 978-2364411982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du culinaire dans le monde de l’écrit : entre excellence et humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrits et Discours culinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.404-417, 2016, 978-2-343-09718-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le futur c'est maintenant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kilien Stengel, Jean-Jacques Boutaud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuisine du futur et alimentation de demain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-13, 2016, 978-2-343-08567-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01313889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interdiscours dans la dégustation : une (re)signification des représentations du vocabulaire du vin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristina Bogdan, Béatrice Fleury, Jacques Walter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Patrimoine, création, culture : A l'intersection des dispositifs et des publics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, collection "Communication et civilisation", L'Harmattan, 2015, Patrimoine, création, culture : A l'intersection des dispositifs et des publics, 978-2-343-08057-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le bon ne rend pas insensible : du bon et de ses rapports avec le sensoriel, le conceptuel, le relationnel, l'expérientiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensible et communication : du cognitif au symbolique (dir.Jean-Jacques Boutaud),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9781784051259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01237605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’histoire du canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Canard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, First, 2014, 978-2-7540-6649-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface : La transmission de savoirs culinaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLAIDOYER POUR L'ENSEIGNEMENT DES PRATIQUES ALIMENTAIRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-2-343-00323-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface : Gastronomie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide P’tit Jacques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’heure de l’enseignement de la crêpe Suzette virtuelle et à distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Sonneville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://unoeilensalle.fr/formations/a-lheure-de-lenseignement-de-la-crepe-suzette-virtuelle-et-a-distance/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dégustation de vin en confinement : une tentative de préservation des rites de convivialité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bonescu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://theconversation.com/degustation-de-vin-en-confinement-une-tentative-de-preservation-des-rites-de-convivialite-137394</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02571075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi les chefs cuisiniers sont-ils si présents sur les réseaux sociaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/pourquoi-les-chefs-cuisiniers-sont-ils-si-presents-sur-les-reseaux-sociaux/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02539464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repas et verres partagés et confinés : une nouvelle forme de convivialité altruiste ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilien Stengel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, https://www.stripfood.fr/repas-et-verres-partages-et-confines-une-nouvelle-forme-de-convivialite-altruiste/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId196"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F059CE7"/>
+    <w:nsid w:val="BF83156B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kstengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5371-7396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117262064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12619725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050614909" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kilien.stengel@univ-tours.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180034v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572189v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180025v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180036v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695675v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695679v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.25" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366034v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica-Helena Marinescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2016.45016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2439" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QNK7PZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278865v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180964v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180972v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118913v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138426v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119443v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119371v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833829v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833842v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546071v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124014v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449431v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575249v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575247v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301231v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301241v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366041v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187239v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140922v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118921v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140924v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140923v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140926v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140921v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140929v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140927v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833804v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546089v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-modele-culinaire-francais/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546083v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_cuisine_de_demain_vue_par_50_etoiles_d_aujourd_hui_kilien_stengel-9782343238081-70843.html" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546095v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-identites_alimentaires_et_heritages_gastronomiques_kilien_stengel-9782343222660-67895.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571113v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Debbabi-Missaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571137v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Bayet-Robert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994753v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994728v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481344v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455491v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575253v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349462v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51340" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187244v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=G6khCwAAQBAJ&amp;amp;pg=PA1&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjSp8vJgpjLAhWHrxoKHQTfBO0Q6AEIJTAA#v=onepage&amp;amp;q=stengel%20kilien&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187240v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=g0eZjgEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiDl8Gag5jLAhXHiRoKHYGhARg4ChDoAQhOMAc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138331v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=YXW5BwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118916v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=VyBQAwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279868v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=M1UnrgEACAAJ&amp;amp;dq=stengel+trait%C3%A9&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwj07LXdipjLAhVnKpoKHbAoAa8Q6AEIHTAA" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279870v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249359v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=jJkGmwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi-vr6eg5jLAhUBiRoKHSS1DjE4FBDoAQg4MAQ" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9A3tFQdsFd0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249362v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=O-bysxNxsWAC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279869v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sangdelaterre.fr/traite-de-gastronomie-francaise--culture-et-patrimoine---kilien-stengel_135_109.html" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119397v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=2rimZ2fKV-8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249354v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=yNV1xDptJ2AC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249358v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Lxi49H62pT0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=NfzWZwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwicrbHKg5jLAhUBCxoKHTJACWQ4PBDoAQguMAI" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249347v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=N22IInCeyy8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248315v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249360v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=U7ILAQAAMAAJ&amp;amp;dq=inauthor:%22Kilien+Stengel%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjr1tv3hJjLAhXIvBoKHaWfAnYQ6AEIVjAI" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119404v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/livre/2842744322/dictionnaire_historique_de_la_gastronomie_et_de_alimentation.html" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249365v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265384v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833877v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567908v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833868v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14443-concours-commun-iep-2023-nouveau-theme-la-peur-9782340065390.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833768v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833743v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549685v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546099v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463925v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsdocendi.ro/t_carte.php?id_carte=665" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124033v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994793v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843155v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994797v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580470v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4438" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455528v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455533v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455499v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301249v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455525v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366037v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455518v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493298v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575255v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246749v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237605v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138424v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138402v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40770" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138428v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571092v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sonneville" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571075v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539464v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572199v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kstengel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5371-7396" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/117262064" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/12619725" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=0-106FkAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000050614909" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kilien.stengel@univ-tours.fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180009v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Yengu&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilien Stengel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180034v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589902v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Boutaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Brachet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.206.0023" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03180036v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293942v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449482v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695675v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695679v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3828/cfc.2017.25" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01319851v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica-Helena Marinescu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jss.2016.45016" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367521v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2382" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366034v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278865v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238932v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.2439" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1QNK7PZQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180964v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180972v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119443v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138413v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833829v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833842v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546071v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449431v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03129237v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575250v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575249v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575247v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575245v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301231v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301241v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01231135v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140918v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140922v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140923v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140921v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01140927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833804v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633597v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Laurioux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufr-editions.fr/produit/le-modele-culinaire-francais/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546083v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-la_cuisine_de_demain_vue_par_50_etoiles_d_aujourd_hui_kilien_stengel-9782343238081-70843.html" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546095v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-identites_alimentaires_et_heritages_gastronomiques_kilien_stengel-9782343222660-67895.html" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571113v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Debbabi-Missaoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Bayet-Robert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695692v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843158v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Taranto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994728v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481344v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455491v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575253v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51340" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301248v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366039v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=51505&amp;amp;razSqlClone=1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187244v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=G6khCwAAQBAJ&amp;amp;pg=PA1&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjSp8vJgpjLAhWHrxoKHQTfBO0Q6AEIJTAA#v=onepage&amp;amp;q=stengel%20kilien&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187240v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=g0eZjgEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwiDl8Gag5jLAhXHiRoKHYGhARg4ChDoAQhOMAc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138331v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=YXW5BwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118916v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=VyBQAwAAQBAJ&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279868v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=M1UnrgEACAAJ&amp;amp;dq=stengel+trait%C3%A9&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwj07LXdipjLAhVnKpoKHbAoAa8Q6AEIHTAA" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279870v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=jJkGmwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwi-vr6eg5jLAhUBiRoKHSS1DjE4FBDoAQg4MAQ" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279867v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=9A3tFQdsFd0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249362v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=O-bysxNxsWAC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279869v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sangdelaterre.fr/traite-de-gastronomie-francaise--culture-et-patrimoine---kilien-stengel_135_109.html" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119397v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=2rimZ2fKV-8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249354v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=yNV1xDptJ2AC&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249358v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=Lxi49H62pT0C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=NfzWZwEACAAJ&amp;amp;dq=stengel+kilien&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwicrbHKg5jLAhUBCxoKHTJACWQ4PBDoAQguMAI" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249347v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=N22IInCeyy8C&amp;amp;printsec=frontcover&amp;amp;hl=fr#v=onepage&amp;amp;q&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248315v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249360v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?id=U7ILAQAAMAAJ&amp;amp;dq=inauthor:%22Kilien+Stengel%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ved=0ahUKEwjr1tv3hJjLAhXIvBoKHaWfAnYQ6AEIVjAI" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249363v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265382v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rue-des-livres.com/livre/2842744322/dictionnaire_historique_de_la_gastronomie_et_de_alimentation.html" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249365v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265384v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Lab&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Leroyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bobrie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Allard-Huver" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/15476-les-dessous-de-la-communication-alimentaire-9782340094628.html" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833874v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833877v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567908v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Costantini" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833892v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/sciences-sociales/789-le-sensible-passion-semiotique-en-communication-9782364414464.html" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833868v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/14443-concours-commun-iep-2023-nouveau-theme-la-peur-9782340065390.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833768v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833743v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549685v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ressources.linnovore.com/ebook-la-5e-transition-alimentaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546099v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463925v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arsdocendi.ro/t_carte.php?id_carte=665" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124033v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994793v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843155v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994797v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580470v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4438" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455528v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455533v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455499v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301249v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=50045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455525v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366037v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455518v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493298v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575255v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://eud.u-bourgogne.fr/gastronomie/515-la-gastronomie-au-coeur-de-la-cite-9782364411982.html" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455513v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313889v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237605v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138424v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138402v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=40770" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138428v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571092v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sonneville" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bonescu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539464v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>