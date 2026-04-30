--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -1,58 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:107.2625698324px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kuriakose Tintu </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Chaire de professeur junior</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
@@ -72,1268 +81,1000 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasmon-Enhanced Photo-Luminescence Emission in Hybrid Metal–Perovskite Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Sha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gokhan Topcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Romain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (8), pp.608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano15080608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-photon all-optical phase rotation in a quantum-well micropillar cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Kyriienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Shelykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.566-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41566-022-01019-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-photon all-optical phase rotation in a quantum-well micropillar cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toby Dowling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Kyriienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan A. Shelykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (8), pp.566-569. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41566-022-01019-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Self-Confined Plasmonic Beams: Experimental Proof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Coulon</w:t>
+                <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (9), pp.2562-2570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563222v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear optical properties of co-sputtered Ge-Sb-Se amorphous thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Gutwirth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Bouška</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 45 (6), pp.1523. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+              <w:t xml:space="preserve">, 2020, 45 (6), pp.1523-1526. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.386775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05563230v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Self-Confined Plasmonic Beams: Experimental Proof</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Measurement of ultrafast optical Kerr effect of Ge–Sb–Se chalcogenide slab waveguides by the beam self-trapping technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+                <w:t xml:space="preserve">Emeline Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud M.R. Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Němec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c00906⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 403, pp.352-357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.07.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961176v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear and nonlinear optical properties of co-sputtered Ge-Sb-Se amorphous thin films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Transition metal (Fe, Co and Ni) oxide nanoparticles grafted graphitic carbon nitrides as efficient optical limiters and recyclable photocatalysts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishore Sridharan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...191 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Reji Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae Joo Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 308, pp.139-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.04.121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1343,1288 +1084,1288 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration and numerical study of plasmon-soliton waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud M. R. Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomáš Halenkovič</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO/Europe-EQEC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPS, OSA, IEEE, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Surface Plasmon Photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Demonstration of Plasmon-Soliton Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear OpticsTopical Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Waikoloa Beach, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02371746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration expérimentale et étude numérique des ondes plasmons-solitons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02300704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental proof and modelling of plasmon-soliton coupling and propagation in a nonlinear plasmonic structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de l'effet de Kerr dans des guides plans par analyse de faisceaux auto-pièges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03222037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Optical nonlinearities of Slab Waveguides by beam Self-Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Boidin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03369078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam self-action in planar chalcogenide waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nazabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Nazabal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gilles Renversez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Nemec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Bruxelles, Belgium. pp.98940M, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2224938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental demonstration of soliton-plasmon coupling in planar waveguides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Halenkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Elsawy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Nemec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2634,114 +2375,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of the spatial self-trapping of a plasmonic wave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Optics [physics.optics]. Université Bourgogne Franche-Comté, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018UBFCD029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01987707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2888,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563201v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Topcu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15080608" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Dowling" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kyriienko" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shelykh" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01019-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318466v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Walker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Shelykh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563222v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Coulon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563230v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563224v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Sridharan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Philip" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Joo Park" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.04.121" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHXGK4NC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renversez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Halenkovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383879v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383973v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nemec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222037v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baudet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boidin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369078v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01987707v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD029" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Topcu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15080608" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Dowling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kyriienko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shelykh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01019-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Walker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Shelykh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Sridharan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Philip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Joo Park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.04.121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHXGK4NC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renversez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Halenkovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nemec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boidin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01987707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>