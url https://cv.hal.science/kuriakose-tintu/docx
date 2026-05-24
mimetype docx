--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1342,51 +1342,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Demonstration of Plasmon-Soliton Waves</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
@@ -1421,73 +1421,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear OpticsTopical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Waikoloa Beach, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02371746v1</w:t>
+                <w:t xml:space="preserve">hal-02300704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démonstration expérimentale et étude numérique des ondes plasmons-solitons</w:t>
               </w:r>
@@ -1592,51 +1592,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of plasmon-soliton coupling</w:t>
+                <w:t xml:space="preserve">Experimental Demonstration of Plasmon-Soliton Waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tintu Kuriakose</w:t>
@@ -1671,73 +1671,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nazabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FRench-Israel Symposium on Non-Linear &amp; Quantum Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Aussois, France</w:t>
+              <w:t xml:space="preserve">Nonlinear OpticsTopical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Waikoloa Beach, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300704v1</w:t>
+                <w:t xml:space="preserve">hal-02371746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental proof and modelling of plasmon-soliton coupling and propagation in a nonlinear plasmonic structure</w:t>
               </w:r>
@@ -2629,51 +2629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Topcu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15080608" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Dowling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kyriienko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shelykh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01019-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Walker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Shelykh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Sridharan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Philip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Joo Park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.04.121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHXGK4NC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renversez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Halenkovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371746v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300704v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nemec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boidin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01987707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563201v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tintu Kuriakose" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Sha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyu Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Topcu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Romain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano15080608" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563208v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Walker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toby Dowling" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Kyriienko" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Shelykh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-022-01019-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318466v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Walker" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan A. Shelykh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02961176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renversez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nazabal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M. R. Elsawy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c00906" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Halenkovi&#269;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gutwirth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bou&#353;ka" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chauvet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.386775" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563227v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Baudet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud M.R. Elsawy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr N&#283;mec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.07.061" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TZGZMZS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Sridharan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Philip" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Joo Park" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.04.121" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHXGK4NC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507032v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383980v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Renversez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elsawy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Halenkovic" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300704v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383879v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371746v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383973v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Nemec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222037v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baudet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Boidin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369078v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01327359v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Nemec" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224938" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384022v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01987707v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCD029" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>