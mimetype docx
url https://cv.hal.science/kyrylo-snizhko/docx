--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1842,51 +1842,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7312D2E"/>
+    <w:nsid w:val="154614E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>