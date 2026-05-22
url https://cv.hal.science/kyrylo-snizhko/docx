--- v1 (2026-04-06)
+++ v2 (2026-05-22)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">snizhko_k_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JM49Ib0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,791 +194,791 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilute measurement-induced cooling into many-body ground states</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mitigating crosstalk errors by randomized compiling: Simulation of the BCS model on a superconducting quantum computer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hugo Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Scoquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Shnirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Schmalian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PRX Quantum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.030301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.013142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.013142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04532488v2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating crosstalk errors by randomized compiling: Simulation of the BCS model on a superconducting quantum computer</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dilute measurement-induced cooling into many-body ground states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Scoquart</w:t>
+                <w:t xml:space="preserve">Josias Langbehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Shnirman</w:t>
+                <w:t xml:space="preserve">Igor Gornyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Schmalian</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanna Morigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.6.013142⟩</w:t>
+              <w:t xml:space="preserve">PRX Quantum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.030301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PRXQuantum.5.030301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448776v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04532488v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissipative preparation and stabilization of many-body quantum states in a superconducting qutrit array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunzhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Romito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kater Murch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108 (1), pp.013712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.108.013712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological transitions of the generalized Pancharatnam-Berry phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Ferrer-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio D’errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Romito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Advances </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9 (47), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/sciadv.adg6810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting the scaling dimension of quantum Hall quasiparticles from current correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Oreg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 105 (16), pp.165150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.165150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing a topological transition in weak-measurement-induced geometric phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunzhao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Romito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuval Gefen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kater Murch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 4 (2), pp.023179. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.023179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04014268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -967,163 +988,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACQ - Application-Oriented Benchmarks for Quantum Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félicien Schopfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QUEST-IS 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Paris, France. 2743, Springer Nature Switzerland, pp.217-226, 2026, Communications in Computer and Information Science, 978-3-032-13851-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-13852-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05528841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1133,648 +1154,648 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise tailoring for error mitigation and for diagnozing digital quantum computers</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradually opening Schrödinger's box reveals a cascade of sharp dynamical transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barkay Guttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noam Netzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uri Goldblatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Hazanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05453355v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradually opening Schrödinger's box reveals a cascade of sharp dynamical transitions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Noise tailoring for error mitigation and for diagnozing digital quantum computers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Scoquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521300v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General theory of slow non-Hermitian evolution</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On modeling quantum point contacts in quantum Hall systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasoon Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parveen Kumar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05453377v1</w:t>
+                <w:t xml:space="preserve">hal-05453365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On modeling quantum point contacts in quantum Hall systems</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">General theory of slow non-Hermitian evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parveen Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuval Gefen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyrylo Snizhko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prasoon Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05453365v1</w:t>
+                <w:t xml:space="preserve">hal-05453377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BACQ -Application-oriented Benchmarks for Quantum Computing Delivering an application-oriented benchmark suite for objective multi-criteria evaluation of quantum computing performance, a key to industrial uses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Barbaresco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Labreuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04814999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling tunnelling noise in the fractional quantum Hall effect tells about renormalization and breakdown of chiral Luttinger liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noam Schiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomer Alkalay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changki Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Umansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moty Heiblum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1842,51 +1863,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="154614E6"/>
+    <w:nsid w:val="EB0D4F7C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2073,51 +2094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kyrylo-snizhko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7236-6779" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/snizhko_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532488v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Langbehn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Snizhko" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gornyi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Gefen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.030301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448776v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perrin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Scoquart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shnirman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmalian" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013142" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062025v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhao Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romito" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kater Murch" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.013712" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309145v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferrer-Garcia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;errico" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg6810" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014262v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Schiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Oreg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.165150" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014268v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528841v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vergnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_22" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkay Guttel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Netzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Goldblatt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Hazanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05453377v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parveen Kumar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05453365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasoon Kumar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04814999v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Olivier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04815010v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Alkalay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changki Hong" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Umansky" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Heiblum" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/kyrylo-snizhko" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7236-6779" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/snizhko_k_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JM49Ib0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448776v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Scoquart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Shnirman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Schmalian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyrylo Snizhko" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.6.013142" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04532488v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias Langbehn" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Gornyi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Morigi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Gefen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PRXQuantum.5.030301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunzhao Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Romito" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kater Murch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.108.013712" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309145v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ferrer-Garcia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio D&#8217;errico" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adg6810" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Schiller" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuval Oreg" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.165150" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014268v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.023179" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528841v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barbaresco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licien Schopfer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vergnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rioux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Labreuche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-13852-1_22" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521300v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkay Guttel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noam Netzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uri Goldblatt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Hazanov" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453355v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05453365v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasoon Kumar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-05453377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parveen Kumar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04814999v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nowak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Olivier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04815010v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomer Alkalay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changki Hong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Umansky" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moty Heiblum" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>