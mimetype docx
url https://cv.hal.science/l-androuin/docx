--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -533,1239 +533,1239 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Terracotta Mold Discovered in Chartres (France, Eure-et-Loir) with Original Iconography for Apollo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonas Parétias</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">David Wavelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carnets de l’ACoSt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
-[...57 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11rv1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684417v1</w:t>
+                <w:t xml:space="preserve">halshs-04615873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée pluriannuelle, dernière année de triennale, 2022 ; Rapport de synthèse pluriannuelle 2019‐2022</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une Vénus à gaine de l'atelier de REXTVGENOS trouvée à Issoudun-Létrieix (Creuse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">halshs-04537751v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux d'archéologie limousine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Tome 43, pp.229-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04264154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Route Nationale. Occupation en terrasse en rive droite du Rhône</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodes et protocole de numérisation 3D appliqués à l’étude scientifique des figurines en terre cuite découvertes sur le site de la Genetoye à Autun (71)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...52 lines deleted...]
-                <w:t xml:space="preserve">hal-04802247v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pallas. Revue d'études antiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pallas.26255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04101583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Marcel (36, Indre) « Les Mersans ». L’ouvrage d’art d’Argentomagus : une composition complexe de vestiges au service du franchissement du fossé de l’oppidum et de ses constructions connexes, rapport final des campagnes de 2012 à 2016</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une figurine en terre cuite dorée d’époque romaine à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Reims antique, capitale de province, 79 (1), pp.337-342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.6419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pistillus, un atelier inattendu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualité archéologique en Autunois et en Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Actes de la journée du 13 Mars 2020, pp.43-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03385009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les productions de figurines en terre cuite dans la ville d’Augustodunum. Présentation des dernières recherches.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualité archéologique en Autunois et en Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03385069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une production de figurines en terre cuite blanche sur le site de la Genetoye à Autun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'actualité archéologique en Autunois et en Bourgogne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03385045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un atelier de coroplaste inédit découvert à Autun &amp;quot;Le Genetoye&amp;quot; en 2014. Premiers éléments de datation et faciès des produits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Rabasté</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+                <w:t xml:space="preserve">M. Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Picardie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04684550v1</w:t>
+                <w:t xml:space="preserve">halshs-01578433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Rapport (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Terracotta Mold Discovered in Chartres (France, Eure-et-Loir) with Original Iconography for Apollo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lillebonne. Rapport de fouille archéologique programmée menée sur la place Félix-Faure (campagne 2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Parétias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Patrick Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wavelet</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">halshs-04615873v1</w:t>
+                <w:t xml:space="preserve">Noémie Lecroq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes et protocole de numérisation 3D appliqués à l’étude scientifique des figurines en terre cuite découvertes sur le site de la Genetoye à Autun (71)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sanctuaire du dieu Cobannus, Couan commune de Saint‐Aubin‐des‐Chaumes Nièvre. Rapport de fouille programmée pluriannuelle, dernière année de triennale, 2022 ; Rapport de synthèse pluriannuelle 2019‐2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Perruche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nouvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Labaune</w:t>
-[...41 lines deleted...]
-                <w:t xml:space="preserve">halshs-04101583v1</w:t>
+                <w:t xml:space="preserve">Amandine Angeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Artehis. 2024, pp.888</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04537751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Vénus à gaine de l'atelier de REXTVGENOS trouvée à Issoudun-Létrieix (Creuse)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Romain-en-Gal (69), Route Nationale. Occupation en terrasse en rive droite du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Grasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-                <w:t xml:space="preserve">halshs-04264154v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chavot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2022, pp.838 (3 vol)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04802247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une figurine en terre cuite dorée d’époque romaine à Reims/&amp;lt;i&amp;gt;Durocortorum&amp;lt;/i&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint Marcel (36, Indre) « Les Mersans ». L’ouvrage d’art d’Argentomagus : une composition complexe de vestiges au service du franchissement du fossé de l’oppidum et de ses constructions connexes, rapport final des campagnes de 2012 à 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Rabasté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boislève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...282 lines deleted...]
-                <w:t xml:space="preserve">halshs-01578433v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1863,204 +1863,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03852526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coroplastie et épigraphie : l’exemple d’une base de figurine en terre cuite inscrite inédite provenant de Vertillum/Vertault (21)</w:t>
+                <w:t xml:space="preserve">La production de figurines d’Augustodunum-Autun (71) : apport des fouilles récentes et perspectives d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG. Actes du congrès de Lyon (21-24 mai 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.651-654, 2020</w:t>
+              <w:t xml:space="preserve">, pp.631-639, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04002332v1</w:t>
+                <w:t xml:space="preserve">hal-04002350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de figurines d’Augustodunum-Autun (71) : apport des fouilles récentes et perspectives d’études</w:t>
+                <w:t xml:space="preserve">Coroplastie et épigraphie : l’exemple d’une base de figurine en terre cuite inscrite inédite provenant de Vertillum/Vertault (21)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yannick Labaune</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anaïs Janin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFECAG. Actes du congrès de Lyon (21-24 mai 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.631-639, 2020</w:t>
+              <w:t xml:space="preserve">, pp.651-654, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04002350v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04002332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouveau moule à pâtisserie dans l’agglomération d’Augustodunum-Autun</w:t>
               </w:r>
@@ -2120,384 +2120,384 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04002297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoins d'argile. Les figurines en terre cuite du centre de la Gaule.</w:t>
+                <w:t xml:space="preserve">La production de figurines à &amp;lt;em&amp;gt;Augustodunum&amp;lt;/em&amp;gt;-Autun (Saône-et-Loire) : apport des fouilles récentes et perspectives d’études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Labaune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la SFECAG : Les céramiques à Lugdunum et dans la région : datation et circulation ; actualité des recherches céramiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03254022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03385086v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau moule à pâtisserie dans l’agglomération d’&amp;lt;i&amp;gt;Augustodunum&amp;lt;/i&amp;gt; - Autun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Androuin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de la SFECAG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFECAG, May 2019, Maubeuge-Bavay, France. pp.623-626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La production de figurines à &amp;lt;em&amp;gt;Augustodunum&amp;lt;/em&amp;gt;-Autun (Saône-et-Loire) : apport des fouilles récentes et perspectives d’études</w:t>
+                <w:t xml:space="preserve">Témoins d'argile. Les figurines en terre cuite du centre de la Gaule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Audry-Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Bayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03254022v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">David Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-02873818v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Talvas-Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Edition Faton; Musée départemental Anne-de-Beaujeu, 2020, 978-2-87844-288-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03385086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId71"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2573,51 +2573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72775E46"/>
+    <w:nsid w:val="75CD7BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/l-androuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224641328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Salvaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537751v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wavelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rv1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101583v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.26255" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264154v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811394v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6419" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385009v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385069v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578433v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002332v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002350v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385086v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Audry-Brunet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bayol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Talvas-Jeanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03254022v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873818v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/l-androuin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/224641328" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Salvaya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873822v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Alix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608861v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Augier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Bailly" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Batigne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04615873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wavelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rv1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04264154v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04101583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Hamon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Labaune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pallas.26255" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811394v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6419" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385069v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385045v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01578433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thivet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684417v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Adrian" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lecroq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04537751v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Perruche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nouvel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Angeli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Grasso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Andrieu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Carbone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chavot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Rabast&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Reboul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chaigneau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boisl&#232;ve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03852526v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04002332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ana&#239;s Janin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04002297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03254022v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02873818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03385086v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Audry-Brunet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bayol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lallemand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Talvas-Jeanson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>