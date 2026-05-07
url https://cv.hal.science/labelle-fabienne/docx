--- v0 (2026-03-03)
+++ v1 (2026-05-07)
@@ -320,294 +320,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05522098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratique notariale du droit international privé patrimonial de la famille</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Immeuble indivis des concubins et indemnisation au titre de son financement : nouvelle méthode de calcul ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10, pp.719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04773493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bail rural : conditions d'association d'un descendant en qualité de copreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 12, pp.888</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04860742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...44 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratique notariale du droit international privé patrimonial de la famille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, pp.531</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04417940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le testament, outil de planification de la succession internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Goncharova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.589</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04417946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -701,51 +701,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le notariat au cœur du peuple et de la normativité européenne et internationale : l'exemple ukrainien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04417941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -852,1020 +852,1020 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Goncharova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rev. crit. DIP. Revue Critique de Droit International Privé</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 3, pp.573</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04417945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICPE : rappels sur l’indemnisation pour institution de servitudes d’utilité publique.</w:t>
+                <w:t xml:space="preserve">LES CLIMATS DE BOURGOGNE À L’ÉPREUVE DU CHANGEMENT CLIMATIQUE.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jus vini : Journal of Wine &amp; Spirits Law / Revue du droit du vin et des spiritueux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Droit de préférence de l'article L. 331-19 du code forestier : le vendeur peut toujours renoncer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parcs éoliens : la Cour de cassation au secours des espèces protégées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522077v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux sociaux et environnementaux et SCI : quelles incidences sur le devoir de conseil ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICPE : rappels sur l’indemnisation pour institution de servitudes d’utilité publique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clauses climatiques dans le bail viticole. L'exemple du gel tardif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Droit de préférence de l'article L. 331-19 du code forestier : le vendeur peut toujours renoncer.</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energie : qualification de bail emphytéotique administratif et intérêt général</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Parcs éoliens : la Cour de cassation au secours des espèces protégées.</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irrecevabilité d’une QPC sur le fermage agricole et le Conservatoire de l’espace littoral, le retour !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Enjeux sociaux et environnementaux et SCI : quelles incidences sur le devoir de conseil ?</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICPE, cessation d’activité, remise en état et changement d’usage : qui paie quoi ? Commentaire sous civ 3è 29 juin 2022, n° 21-17.502</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz Actualité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Art de la méthode ou homme de l’art ? Rappels utiles de rédaction notariale en vente d'immeuble.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.15</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Energie : qualification de bail emphytéotique administratif et intérêt général</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Point de départ de la prescription de l'action contre l'associé d'une société civile immobilière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AJDI. Actualité juridique Droit immobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 06, pp.463</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03700937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transmission familiale d’un immeuble professionnel et organisation sociétaire au profit de concubins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Solution Notaire Hebdo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Algues toxiques, dol et vice caché. Commentaire sous civ 3è, 15 juin 2022, n° 21-13.286</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Irrecevabilité d’une QPC sur le fermage agricole et le Conservatoire de l’espace littoral, le retour !</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ICPE : le périmètre de l’obligation d’information environnementale s’élargit. Commentaire sous civ. 3è, 21 septembre 2022 n° 21-21.933</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalloz Actualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023</w:t>
-[...412 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -2347,234 +2347,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le testament transfrontalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue fiscale du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obligation d'information environnementale dans la vente d'immeuble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de la Recherche Juridique - Droit prospectif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'efficacité du mandat à effet posthume portant sur l'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533555v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-03533578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'imputation des libéralités faites au conjoint survivant sur ses droits légaux : Quelle place pour la volonté du disposant ?</w:t>
               </w:r>
@@ -3836,182 +3836,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05522105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les techniques de droit privé mobilisées par les acteurs publics pour la préservation des milieux naturels. Quelle place pour l’obligation réelle environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">In L’action publique foncière en faveur de la préservation des milieux, sous la direction de A. Montagut et Y. Montouroy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03881696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’éthique fiscale du conseiller patrimonial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">legitech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’éthique fiscale, sous la direction de V. Barbé et S. Le Normand-Caillère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.101, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/legi.norma.2024.01.0101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/legi.norma.2024.01.0101⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-05522103v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03881696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation sociétaire au service de la pérennité de l’entreprise. Favoriser la « bonne intelligence »</w:t>
               </w:r>
@@ -4645,151 +4645,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clause de pollution, délivrance conforme et garantie des vices cachés (commentaire sous Cass. civ.3è 30 septembre 2021, n° 20.15-354)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Labelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">SCCV en liquidation, redressement fiscal et préjudice personnel de l’associé (commentaire commentaire sous Cass. civ 3e, 12 mai 2021, n° 19 13 942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Labelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533643v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03533646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SCI : responsabilité pour fautes de gestion et quitus de l’assemblée des associés (commentaire cass. civ 3e, 27 mai 2021, n° 19 16 716)</w:t>
               </w:r>
@@ -5171,51 +5171,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Anger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Labelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417940v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773493v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860742v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Goncharova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522076v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522086v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522077v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881690v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700937v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533555v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Marignani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pfeifer-Chomiczewska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Houssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Berramdane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thierry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-904-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522103v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.norma.2024.01.0101" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881696v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533643v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03536410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04906133v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Anger" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Labelle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05167468v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522098v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04773493v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04860742v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417940v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417946v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Goncharova" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522093v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417941v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522091v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04417945v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522086v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522083v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881690v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881688v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522079v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522082v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881694v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739475v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03700937v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881692v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533630v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533598v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522101v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533593v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02263077v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533579v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533578v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533576v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533555v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533569v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05420420v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Damiens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522125v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra Marignani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522107v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Pfeifer-Chomiczewska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Houssier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533635v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Deroche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhaleq Berramdane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533632v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Thierry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522119v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Urion" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522121v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18778/8331-904-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522105v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05522103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/legi.norma.2024.01.0101" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739465v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533612v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533609v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533600v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533591v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533588v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739463v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533643v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03536410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>