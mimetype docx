--- v0 (2026-04-06)
+++ v1 (2026-05-23)
@@ -100,247 +100,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la performance au sein de l’économie collaborative : une analyse des hôtes « Superhost »</w:t>
+                <w:t xml:space="preserve">Faire les bonnes choses” ou “bien faire les choses” ? Un modèle intégrateur de la performance et de ses déterminants au sein de l’économie collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laura Breaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05485250v1</w:t>
+                <w:t xml:space="preserve">hal-05553897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire les bonnes choses” ou “bien faire les choses” ? Un modèle intégrateur de la performance et de ses déterminants au sein de l’économie collaborative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la performance au sein de l’économie collaborative : une analyse des hôtes « Superhost »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Breaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olga Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553897v1</w:t>
+                <w:t xml:space="preserve">hal-05485250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la préférence envers les lettres du nom influence le choix d’un pair sur une plateforme P2P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -365,51 +365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drivers of Consumers’ Willingness to Answer an EWOM Solicitation for a Time-Limited Offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -460,51 +460,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting a Tourist Destination Through the Engagement of Internet Users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Botti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -542,51 +542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promouvoir une destination touristique via l’engagement des internautes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Botti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -633,51 +633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the crowdfunding platform matter? Risks of negative attitudes in two-sided markets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -768,64 +768,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotional Strategies in Agents’ Self-Presentation as Goffmanian Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 AMS World Marketing Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -844,260 +844,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'adoption d'un service gamifié au sein des Organismes de Gestion de Destination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massot Véronique</w:t>
+                <w:t xml:space="preserve">Out of sight, out of mind ? How marketer presence influences consumer answers to online review solicitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lacan</w:t>
+                <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence de l' Association Française de Management du Tourisme (AFMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IREST de l'Université Paris 1 Panthéon Sorbonne, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 40e Congrès International de l’Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04624995v1</w:t>
+                <w:t xml:space="preserve">hal-05553919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out of sight, out of mind ? How marketer presence influences consumer answers to online review solicitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L'adoption d'un service gamifié au sein des Organismes de Gestion de Destination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massot Véronique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Merasli Saida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corne Aurélie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 40e Congrès International de l’Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Conférence de l' Association Française de Management du Tourisme (AFMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IREST de l'Université Paris 1 Panthéon Sorbonne, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05553919v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04624995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiling or not smiling? How a smiling face shapes consumer decisions in P2P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 39e Congrès International de l’Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1122,77 +1122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A trust-based consumer typology in the era of the sharing economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Breaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 39e Congrès International de l’Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">#deinfluencing : drivers of users’ acceptance and effect on sustainable consumption behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Crépin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1299,77 +1299,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche hiérarchique de la performance de l’économie collaborative : le cas d’Airbnb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Breaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 10e Congrès de l’Association Francophone de Management du Tourisme (AFMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Gérone, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1388,411 +1388,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Marketers’ Skills from Self‐presentation in Profile Pictures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sadness or Happiness ? Réponse des Internautes aux Stratégies Emotionnelles des Marketers sur les Plateformes P2P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la 44e Marketing Science Conference (ISMS-INFORMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Actes du 21e Colloque sur le Marketing Digital</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554010v1</w:t>
+                <w:t xml:space="preserve">hal-05553954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superhost, super-efficient ? Benchmarking de l'économie collaborative touristique</w:t>
+                <w:t xml:space="preserve">Identifying Marketers’ Skills from Self‐presentation in Profile Pictures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Breaux</w:t>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 10e Congrès de l’Association Francophone de Management du Tourisme (AFMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Angers, France</w:t>
+              <w:t xml:space="preserve">Actes de la 44e Marketing Science Conference (ISMS-INFORMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553982v1</w:t>
+                <w:t xml:space="preserve">hal-05554010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Emotions as Impression Management Device in The Sharing Economy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superhost, super-efficient ? Benchmarking de l'économie collaborative touristique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Breaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olga Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 51e Congrès International de l’European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Actes du 10e Congrès de l’Association Francophone de Management du Tourisme (AFMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553989v1</w:t>
+                <w:t xml:space="preserve">hal-05553982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadness or Happiness ? Réponse des Internautes aux Stratégies Emotionnelles des Marketers sur les Plateformes P2P</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Role of Emotions as Impression Management Device in The Sharing Economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 21e Colloque sur le Marketing Digital</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 51e Congrès International de l’European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553954v1</w:t>
+                <w:t xml:space="preserve">hal-05553989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smiling or not smiling ? How a smiling face shapes consumer decisions in P2 Sadness or happiness ? How emotions influence consumer rating decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 37e Congrès International de l’Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1830,51 +1830,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadness or happiness? How emotions influence consumer rating decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASSOCIATION FRANCAISE DU MARKETING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1899,64 +1899,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super hôte, super-efficient ? Benchmarking de l’économie collaborative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 8e Congrès de l’Association Francophone du Management du Tourisme (AFMAT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1975,208 +1975,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative influence of directed e-WOM communications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Not all profile pictures are created equal: How emotions influence consumer ratings in the sharing economy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Lacan</w:t>
+                <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Publication Booster - Association Française de Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes du 50ème Congrès International de l’European Marketing Academy (EMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Espagne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554048v1</w:t>
+                <w:t xml:space="preserve">hal-05554026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not all profile pictures are created equal: How emotions influence consumer ratings in the sharing economy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Normative influence of directed e-WOM communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes du 50ème Congrès International de l’European Marketing Academy (EMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Espagne, Spain</w:t>
+              <w:t xml:space="preserve">Publication Booster - Association Française de Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554026v1</w:t>
+                <w:t xml:space="preserve">hal-05554048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential effect of e-WOM on consumer adoption decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Actes du 11e Congrès International de l’European Marketing Academy (EMAC) Regional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2201,51 +2201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’engagement des internautes dans les publications des OGD sur les réseaux sociaux : une perspective ELM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Botti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2283,51 +2283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity of Early Adopter vs. Laggard Consumers to e-WOM Expression Modes on Adoption Decisions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 36e Congrès International de l’Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2352,51 +2352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharing or liking ? The effect of WOM expression modes on new product success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 35e Congrès International de l’Association Française de Marketing (AFM), Le Havre,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2421,51 +2421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of e-WOM expression modes on new product success</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Publication Booster - Association Française de Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2490,51 +2490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer’s Response to a Word-of-Mouth Solicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 48e Congrès International de l’European Marketing Academy (EMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2559,51 +2559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Solicitation Framing and Timing on Consumer’s Willingness to Share e-WOM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Le Nagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2654,51 +2654,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust in the sharing economy: A critical literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Parguel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2736,51 +2736,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the Crowdfunding Platform Matter? Risks of a Negative Attitude towards the Platform in a Two-Sided Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2850,64 +2850,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La smart culture : immersion, co-création et engagement des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles N'Goala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2949,51 +2949,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motivations for Participation and e-WOM Among Supporters of Crowdfunding Campaigns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3017,52 +3017,146 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management de l'impression au sein des plateformes Internet C2C : nouveaux éclairages issus de l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université Paris-Dauphine, PSL*, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05588590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId58"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3209,51 +3303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Breaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gon&#231;alves" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553897v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-03-2017-2126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-MK0MGRHF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massot V&#233;ronique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merasli Saida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corne Aur&#233;lie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553919v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553954v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Goncalves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554048v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554026v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33865-1_40" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553897v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lacan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Breaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485250v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553892v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553887v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Le Nagard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991272v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Botti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991244v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dm.105.0077" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132606v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JCM-03-2017-2126" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-MK0MGRHF-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553907v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553919v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624995v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massot V&#233;ronique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merasli Saida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corne Aur&#233;lie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553924v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553941v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553932v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cr&#233;pin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553954v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554038v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264822v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Goncalves" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554042v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554026v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554048v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554058v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554076v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554099v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554095v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554089v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554082v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990603v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Parguel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132615v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485233v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles N'Goala" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02173187v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33865-1_40" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05588590v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>