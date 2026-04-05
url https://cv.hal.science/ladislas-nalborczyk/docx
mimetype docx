--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -468,693 +468,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A many-analysts approach to the relation between religiosity and well-being</w:t>
+                <w:t xml:space="preserve">Multidimensional Signals and Analytic Flexibility: Estimating Degrees of Freedom in Human-Speech Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Hoogeveen</w:t>
+                <w:t xml:space="preserve">Stefano Coretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Sarafoglou</w:t>
+                <w:t xml:space="preserve">Joseph V Casillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balazs Aczel</w:t>
+                <w:t xml:space="preserve">Simon Roessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yonathan Aditya</w:t>
+                <w:t xml:space="preserve">Michael Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra J Alayan</w:t>
+                <w:t xml:space="preserve">Byron Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Religion, Brain &amp; Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (3), pp.237-283. </w:t>
+              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (3), pp.1-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/2153599X.2022.2070255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/25152459231162567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04272206v1</w:t>
+                <w:t xml:space="preserve">hal-04230571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct neural mechanisms support inner speaking and inner hearing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A many-analysts approach to the relation between religiosity and well-being</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mireille Bonnard</w:t>
+                <w:t xml:space="preserve">Suzanne Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Serveau</w:t>
+                <w:t xml:space="preserve">Alexandra Sarafoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Spieser</w:t>
+                <w:t xml:space="preserve">Balazs Aczel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yonathan Aditya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra J Alayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.09.007⟩</w:t>
+              <w:t xml:space="preserve">Religion, Brain &amp; Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (3), pp.237-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/2153599X.2022.2070255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241370v1</w:t>
+                <w:t xml:space="preserve">hal-04272206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Signals and Analytic Flexibility: Estimating Degrees of Freedom in Human-Speech Analyses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph V Casillas</w:t>
+                <w:t xml:space="preserve">Distinct neural mechanisms support inner speaking and inner hearing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Roessig</w:t>
+                <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Franke</w:t>
+                <w:t xml:space="preserve">Victor Serveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Byron Ahn</w:t>
+                <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (3), pp.1-29. </w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/25152459231162567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230571v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04241370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
+                <w:t xml:space="preserve">The Role of Motor Inhibition During Covert Speech Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">Ursula Debarnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.-Xavier Alario</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collabra: Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1525/collabra.31051⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.804832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03583399v1</w:t>
+                <w:t xml:space="preserve">hal-03737946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Role of Motor Inhibition During Covert Speech Production</w:t>
+                <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Debarnot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Guillot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elsa Spinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16, </w:t>
+              <w:t xml:space="preserve">Collabra: Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2022.804832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1525/collabra.31051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03737946v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03583399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between orthographic and graphomotor constraints in learning to write</w:t>
               </w:r>
@@ -1268,161 +1268,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A fully automated, transparent, reproducible, and blind protocol for sequential analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Beffara Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 159, pp.23-36. </w:t>
+              <w:t xml:space="preserve">Meta-Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15626/MP.2018.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355033v1</w:t>
+                <w:t xml:space="preserve">hal-03283796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial frequency filtered primes hastens happy faces categorization in autistic adults</w:t>
               </w:r>
@@ -1536,512 +1506,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Rouy</w:t>
+                <w:t xml:space="preserve">Sonja Banjac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Saliou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Paul Roux</w:t>
+                <w:t xml:space="preserve">Ernst H.W. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (June), pp.329-337. </w:t>
+              <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 159, pp.23-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178486v1</w:t>
+                <w:t xml:space="preserve">hal-03355033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fully automated, transparent, reproducible, and blind protocol for sequential analyses</w:t>
+                <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Beffara Bret</w:t>
+                <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
+                <w:t xml:space="preserve">Pauline Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meta-Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5, </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (June), pp.329-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15626/MP.2018.869⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03283796v1</w:t>
+                <w:t xml:space="preserve">hal-03178486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Effects on Visual Perception of Distances: A Multilevel Bayesian Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can we decode phonetic features in inner speech using surface electromyography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Molto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+                <w:t xml:space="preserve">Ernst H W Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Morgado</w:t>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797619900336⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257529v1</w:t>
+                <w:t xml:space="preserve">hal-02696432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we decode phonetic features in inner speech using surface electromyography?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action Effects on Visual Perception of Distances: A Multilevel Bayesian Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Molto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst H W Koster</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+                <w:t xml:space="preserve">Nicolas Morgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233282. </w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (5), pp.488-504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0956797619900336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696432v2</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Bayesian Multilevel Models Using brms: A Case Study of Gender Effects on Vowel Variability in Standard Indonesian</w:t>
               </w:r>
@@ -2053,51 +2053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2304,77 +2304,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2669,64 +2669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Stauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2976,90 +2976,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalborczyk Ladislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing: Stepping out of the Frame (ESLP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France. , 2015</w:t>
@@ -3223,64 +3223,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive neuroscience view of inner language: to predict and to hear, see, feel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,103 +3365,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas d'incarnation linguistique : implication du système moteur orofacial dans les ruminations mentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cognition incarnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Vrin, pp.297-324, 2017, Recherches sur la philosophie et le langage, 978-2-7116-8423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3655,51 +3655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272206v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoogeveen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarafoglou" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Aditya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Alayan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2022.2070255" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03283796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2018.869" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03257529v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619900336" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696432v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H W Koster" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233282" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trafimow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amrhein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corson Areshenkoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrera-Causil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#252;rkner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Karam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02452516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoogeveen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarafoglou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Aditya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Alayan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2022.2070255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03283796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2018.869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696432v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H W Koster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03257529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619900336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trafimow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amrhein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corson Areshenkoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrera-Causil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#252;rkner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Karam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02452516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>