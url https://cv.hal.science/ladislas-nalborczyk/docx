--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,2474 +66,2474 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Making sense of commonality analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05461530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motor inhibition prevents motor execution during typing imagery: Evidence from an action-mode switching paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 254, pp.105997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cognition.2024.105997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04772491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing early auditory deficits in schizophrenia using drift-diffusion modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Dondé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schizophrenia Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 284, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.schres.2025.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards formal models of inhibitory mechanisms involved in motor imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Gajdos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Servant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00426-023-01915-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional Signals and Analytic Flexibility: Estimating Degrees of Freedom in Human-Speech Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Coretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph V Casillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Roessig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Byron Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Methods and Practices in Psychological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (3), pp.1-29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/25152459231162567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A many-analysts approach to the relation between religiosity and well-being</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Hoogeveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Sarafoglou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balazs Aczel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonathan Aditya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra J Alayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religion, Brain &amp; Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (3), pp.237-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/2153599X.2022.2070255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04272206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinct neural mechanisms support inner speaking and inner hearing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Serveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Spieser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cortex</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cortex.2023.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04241370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Motor Inhibition During Covert Speech Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Longcamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-Xavier Alario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnhum.2022.804832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulatory Suppression Effects on Induced Rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collabra: Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1525/collabra.31051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between orthographic and graphomotor constraints in learning to write</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Danna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marieke Longcamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Commengé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 80 (101622), pp.10.1016/j.learninstruc.2022.101622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2022.101622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03620980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully automated, transparent, reproducible, and blind protocol for sequential analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Beffara Bret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meta-Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15626/MP.2018.869⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial frequency filtered primes hastens happy faces categorization in autistic adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klara Kovarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chokron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain and Cognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 155, pp.105811. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bandc.2021.105811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissociating facial electromyographic correlates of visual and verbal induced rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Banjac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernst H.W. Koster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 159, pp.23-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpsycho.2020.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic review and meta-analysis of metacognitive abilities in individuals with schizophrenia spectrum disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Saliou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 126 (June), pp.329-337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.03.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can we decode phonetic features in inner speech using surface electromyography?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Action Effects on Visual Perception of Distances: A Multilevel Bayesian Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Molto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Morgado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233282⟩</w:t>
+              <w:t xml:space="preserve">Psychological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (5), pp.488-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0956797619900336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696432v2</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action Effects on Visual Perception of Distances: A Multilevel Bayesian Meta-Analysis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can we decode phonetic features in inner speech using surface electromyography?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Palluel-Germain</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Morgado</w:t>
+                <w:t xml:space="preserve">Ernst H W Koster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0956797619900336⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0233282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0233282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257529v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696432v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Introduction to Bayesian Multilevel Models Using brms: A Case Study of Gender Effects on Vowel Variability in Standard Indonesian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Christian Bürkner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (5), pp.1225-1242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1044/2018_JSLHR-S-18-0006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating the Alpha Level Cannot Cure Significance Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trafimow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Amrhein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corson Areshenkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Barrera-Causil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.00699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mircea Polosan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 127, pp.53-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biopsycho.2017.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569420v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-05461530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2669,64 +2669,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Stauffert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noel Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ursula Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2976,90 +2976,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orofacial electromyographic correlates of induced verbal rumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nalborczyk Ladislas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grandchamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Embodied and Situated Language Processing: Stepping out of the Frame (ESLP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Lyon, France. , 2015</w:t>
@@ -3223,64 +3223,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive neuroscience view of inner language: to predict and to hear, see, feel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Rapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3365,103 +3365,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas d'incarnation linguistique : implication du système moteur orofacial dans les ruminations mentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Loevenbruck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislas Nalborczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Perrone-Bertolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grandchamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cognition incarnée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33, Vrin, pp.297-324, 2017, Recherches sur la philosophie et le langage, 978-2-7116-8423-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3655,51 +3655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272206v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoogeveen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarafoglou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Aditya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Alayan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2022.2070255" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03283796v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2018.869" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696432v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H W Koster" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233282" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03257529v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619900336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957088v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trafimow" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amrhein" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corson Areshenkoff" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrera-Causil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beh" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00699" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461530v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#252;rkner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Karam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02452516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461530v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislas Nalborczyk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772491v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-Xavier Alario" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Longcamp" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2024.105997" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192516v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dond&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pereira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Faivre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2025.07.024" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138556v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Gajdos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Servant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-023-01915-8" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230571v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Coretta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph V Casillas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Roessig" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Franke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ahn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152459231162567" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04272206v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Hoogeveen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Sarafoglou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balazs Aczel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonathan Aditya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra J Alayan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2153599X.2022.2070255" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241370v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Bonnard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Serveau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Spieser" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2023.09.007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737946v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Debarnot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Guillot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.804832" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03583399v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Perrone-Bertolotti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grandchamp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Spinelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/collabra.31051" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Danna" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Velay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Commeng&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2022.101622" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03283796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Beffara Bret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Beffara Bret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15626/MP.2018.869" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821408v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Lacroix" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Kovarski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chokron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2021.105811" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03355033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Banjac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H.W. Koster" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpsycho.2020.10.009" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178486v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rouy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Saliou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.03.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03257529v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Molto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Palluel-Germain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Morgado" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0956797619900336" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02696432v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst H W Koster" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Loevenbruck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0233282" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096991v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Batailler" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Christian B&#252;rkner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2018_JSLHR-S-18-0006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957088v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trafimow" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Amrhein" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corson Areshenkoff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Barrera-Causil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.00699" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569420v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Polosan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopsycho.2017.04.013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460616v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul B&#252;rkner" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Delem" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Stauffert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Nguyen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982126v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03920151v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Garnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Karam" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Botter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Boudaoud" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250854v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalborczyk Ladislas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02452516v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019GREAS017" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898992v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Rapin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dohen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/inner-speech-9780198796640?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887636v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>