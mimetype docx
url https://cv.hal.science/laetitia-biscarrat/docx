--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -278,256 +278,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire l’inceste sur Twitter : caractéristiques discursives et dynamiques de circulation de #MeTooInceste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barats</w:t>
+                <w:t xml:space="preserve">Geschlechterordnung und Radiowellen. Frauen in den französischen Morgennachrichten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rundfunk und Geschichte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1-2), p. 68-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04678252v1</w:t>
+                <w:t xml:space="preserve">hal-04924717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geschlechterordnung und Radiowellen. Frauen in den französischen Morgennachrichten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dire l’inceste sur Twitter : caractéristiques discursives et dynamiques de circulation de #MeTooInceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Beaulieu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rundfunk und Geschichte </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wx1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924717v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04678252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier le genre dans les médias : défis méthodologiques d'une enquête politique</w:t>
               </w:r>
@@ -539,51 +539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -656,74 +656,74 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.307-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11wx1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515814v1</w:t>
@@ -747,90 +747,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordre de genre et ondes radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Mode et communication environnementale, 55, pp.175-192. </w:t>
@@ -1104,200 +1104,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03660646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossible Euronoir ? Le polar européen dans sa réception critique française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Circulation of European TV Crime Series: A Case Study of the French Television Landscape (1957–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cinema &amp; Cie: International Film Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (36/37), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2036-461X/16387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03660582v1</w:t>
+                <w:t xml:space="preserve">hal-04343497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Circulation of European TV Crime Series: A Case Study of the French Television Landscape (1957–2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impossible Euronoir ? Le polar européen dans sa réception critique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinema &amp; Cie: International Film Studies Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343497v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03660582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Circulation of European TV Crime Series: A Case Study of the French Television Landscape (1957–2018)</w:t>
               </w:r>
@@ -1346,576 +1346,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03660697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le traitement médiatique du travail du sexe dans la fiction sérielle française. Étude de cas</w:t>
+                <w:t xml:space="preserve">Montrez ce sexe que je ne saurais voir : genre et sexualité dans la série Sex Education (Netflix, 2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Journal for Media Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, n° 99 (3), pp.104-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mouv.099.0104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217168v1</w:t>
+                <w:t xml:space="preserve">hal-04343569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Montrez ce sexe que je ne saurais voir : genre et sexualité dans la série Sex Education (Netflix, 2019)</w:t>
+                <w:t xml:space="preserve">Idéologie raciste et fiction télévisuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Vol. 36/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.10766⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mouv.099.0104⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04343569v1</w:t>
+                <w:t xml:space="preserve">halshs-03660633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idéologie raciste et fiction télévisuelle</w:t>
+                <w:t xml:space="preserve">Le traitement médiatique du travail du sexe dans la fiction sérielle française. Étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">French Journal for Media Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communication.10766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03660633v1</w:t>
+                <w:t xml:space="preserve">hal-03217168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lallet, Il était une fois… le genre</w:t>
+                <w:t xml:space="preserve">Ce que soulèvent les chiffres. La place des femmes dans les médias : retour sur enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 1 (37), pp.189-191. </w:t>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.193-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/tgs.037.0189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/tdm.029.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03636645v1</w:t>
+                <w:t xml:space="preserve">hal-01998879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que soulèvent les chiffres. La place des femmes dans les médias : retour sur enquêtes</w:t>
+                <w:t xml:space="preserve">Fiction, genre et pouvoir politique : L’État de Grace et la « République des mâles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.139-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998879v1</w:t>
+                <w:t xml:space="preserve">hal-01998882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction, genre et pouvoir politique : L’État de Grace et la « République des mâles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 48, pp.139-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998882v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction, genre et pouvoir politique : L’État de Grace et la « République des mâles »</w:t>
+                <w:t xml:space="preserve">Mélanie Lallet, Il était une fois… le genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (37), pp.189-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.037.0189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01998884v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03636645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique des études de genre appliquées aux objets médiatiques. Retour sur le congrès de l'Institut du Genre 2014, Genre en séries (2016/3)</w:t>
               </w:r>
@@ -1977,507 +1977,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Segré, Fans de… Sociologie des nouveaux cultes contemporains</w:t>
+                <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 1/2 Les séries euro-méditerranéennes à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/volume.4464⟩</w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343579v1</w:t>
+                <w:t xml:space="preserve">hal-02016114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du genre dans la médiatisation des identités culturelles: les représentations du masculin et du féminin dans le programme court Un gars, une fille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signes, Discours et Sociétés : Revue semestrielle en sciences humaines et sociales dédiée à l'analyse des Discours </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Género, disciplinariedad y estudios mediáticos: una aproximación al caso francés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Internacional de Comunicación y Desarrollo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 2/2 Les séries américaines à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ges.1593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 1/2 Les séries euro-méditerranéennes à l'épreuve du genre</w:t>
+                <w:t xml:space="preserve">La recherche est politique. Pour une approche critique des rapports de domination dans les productions filmiques et audiovisuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 1, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.112-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.1124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/essais.6456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016114v1</w:t>
+                <w:t xml:space="preserve">hal-04343581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche est politique. Pour une approche critique des rapports de domination dans les productions filmiques et audiovisuelles</w:t>
+                <w:t xml:space="preserve">Gabriel Segré, Fans de… Sociologie des nouveaux cultes contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7, pp.112-120. </w:t>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 : 2, pp.186-188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/essais.6456⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/volume.4464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343581v1</w:t>
+                <w:t xml:space="preserve">hal-04343579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivesi Aurélie, Implicitement sexiste ? Genre, politique et discours journalistique</w:t>
               </w:r>
@@ -2794,178 +2794,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des médias au prisme du genre : formation d’une épistémè</w:t>
+                <w:t xml:space="preserve">Rachel E. DUBROFSKY (2011), The Surveillance of Women on Reality Television. Watching The Bachelor and The Bachelorette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 32/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.4978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998887v1</w:t>
+                <w:t xml:space="preserve">hal-04343576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel E. DUBROFSKY (2011), The Surveillance of Women on Reality Television. Watching The Bachelor and The Bachelorette</w:t>
+                <w:t xml:space="preserve">L’analyse des médias au prisme du genre : formation d’une épistémè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/communication.4978⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04343576v1</w:t>
+                <w:t xml:space="preserve">hal-01998887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exclusion à l’hétéronomie : les frontières d’une communauté</w:t>
               </w:r>
@@ -3564,178 +3564,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Figure de la mère célibataire dans un programme de téléréalité : une réassignation de genre sous conditions</w:t>
+                <w:t xml:space="preserve">Quand la médiatisation fait genre. Transgressions et négociations de genre dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Espineira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’assignation de genre dans les médias. Attentes, perturbations, défigements</w:t>
+              <w:t xml:space="preserve">Quand la médiatisation fait genre.Médias, transgressions et négociations de genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02015485v1</w:t>
+                <w:t xml:space="preserve">hal-01998854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la médiatisation fait genre. Transgressions et négociations de genre dans les médias</w:t>
+                <w:t xml:space="preserve">Figure de la mère célibataire dans un programme de téléréalité : une réassignation de genre sous conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Espineira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand la médiatisation fait genre.Médias, transgressions et négociations de genre</w:t>
+              <w:t xml:space="preserve">L’assignation de genre dans les médias. Attentes, perturbations, défigements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998854v1</w:t>
+                <w:t xml:space="preserve">halshs-02015485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporalités médiatiques et expression de soi : fans de séries télé</w:t>
               </w:r>
@@ -4423,51 +4423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°3. Dynamique des études de genre appliquées aux objets médiatiques. Retour sur le congrès de l'Institut du Genre 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lécossais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4499,364 +4499,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01704997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias,n°1, &amp;quot;les séries euro-méditerrannéennes à l'épreuve du genre</w:t>
+                <w:t xml:space="preserve">Normes communiquées, normes communicantes Logiques médiatiques et travail idéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dussarps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704992v1</w:t>
+                <w:t xml:space="preserve">hal-01998628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes communiquées, normes communicantes Logiques médiatiques et travail idéologique</w:t>
+                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°2 Les séries américaines à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Dussarps</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 7, 2015</w:t>
+              <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998628v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01704995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°2 Les séries américaines à l'épreuve du genre</w:t>
+                <w:t xml:space="preserve">Les séries américaines à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704995v1</w:t>
+                <w:t xml:space="preserve">hal-01998587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries américaines à l'épreuve du genre</w:t>
+                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias,n°1, &amp;quot;les séries euro-méditerrannéennes à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2015, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.1578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998587v1</w:t>
+                <w:t xml:space="preserve">hal-01704992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médias et Culture de soi</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EE43F6A"/>
+    <w:nsid w:val="46FA42F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5258,51 +5258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-biscarrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7440-4484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165095474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaulieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04405412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v55i55.65743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33750" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/infe.69088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2036-461X/16387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217168v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0104" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660633v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10766" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636645v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0189" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998879v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0193" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998884v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343579v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4464" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999902v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999896v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.6456" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mel&#233;ndez Malav&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v12i1.566" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4978" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03136614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Espineira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Biscarrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015485v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03513831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5976" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03677188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sapio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17879" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998628v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Patriarche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-biscarrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7440-4484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165095474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaulieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04405412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v55i55.65743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33750" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/infe.69088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2036-461X/16387" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10766" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0189" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.6456" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4464" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mel&#233;ndez Malav&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v12i1.566" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4978" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03136614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Espineira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Biscarrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03513831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5976" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03677188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sapio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17879" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Patriarche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>