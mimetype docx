--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -278,256 +278,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geschlechterordnung und Radiowellen. Frauen in den französischen Morgennachrichten</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dire l’inceste sur Twitter : caractéristiques discursives et dynamiques de circulation de #MeTooInceste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Alexis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille Chanial</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rundfunk und Geschichte </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wx1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924717v1</w:t>
+                <w:t xml:space="preserve">halshs-04678252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire l’inceste sur Twitter : caractéristiques discursives et dynamiques de circulation de #MeTooInceste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Barats</w:t>
+                <w:t xml:space="preserve">Geschlechterordnung und Radiowellen. Frauen in den französischen Morgennachrichten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chanial</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rundfunk und Geschichte </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (1-2), p. 68-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04678252v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier le genre dans les médias : défis méthodologiques d'une enquête politique</w:t>
               </w:r>
@@ -539,51 +539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -656,302 +656,302 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chanial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Questions de communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 45, pp.307-336. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11wx1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordre de genre et ondes radio</w:t>
+                <w:t xml:space="preserve">Travail numérique et rapports de genre : la critique de séries sur Allociné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172413v1</w:t>
+                <w:t xml:space="preserve">hal-04343503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travail numérique et rapports de genre : la critique de séries sur Allociné</w:t>
+                <w:t xml:space="preserve">Ordre de genre et ondes radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Alexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evi Basile-Commaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Beaulieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poli-Politiques des Cultural Studies </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Mode et communication environnementale, 55, pp.175-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14428/rec.v55i55.65743⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343503v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Coulomb-Gully, Sexisme sur la voix publique. Femmes, éloquence et politique</w:t>
               </w:r>
@@ -1104,200 +1104,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03660646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Circulation of European TV Crime Series: A Case Study of the French Television Landscape (1957–2018)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impossible Euronoir ? Le polar européen dans sa réception critique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Amir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cinema &amp; Cie: International Film Studies Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343497v1</w:t>
+                <w:t xml:space="preserve">halshs-03660582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impossible Euronoir ? Le polar européen dans sa réception critique française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Circulation of European TV Crime Series: A Case Study of the French Television Landscape (1957–2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Jacquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cinema &amp; Cie: International Film Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (36/37), pp.41-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13130/2036-461X/16387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03660582v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Circulation of European TV Crime Series: A Case Study of the French Television Landscape (1957–2018)</w:t>
               </w:r>
@@ -1571,200 +1571,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que soulèvent les chiffres. La place des femmes dans les médias : retour sur enquêtes</w:t>
+                <w:t xml:space="preserve">Fiction, genre et pouvoir politique : L’État de Grace et la « République des mâles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48, pp.139-154</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998879v1</w:t>
+                <w:t xml:space="preserve">hal-01998882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiction, genre et pouvoir politique : L’État de Grace et la « République des mâles »</w:t>
+                <w:t xml:space="preserve">Ce que soulèvent les chiffres. La place des femmes dans les médias : retour sur enquêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Méadel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Études de communication - Langages, information, médiations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (2), pp.193-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tdm.029.0193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998882v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiction, genre et pouvoir politique : L’État de Grace et la « République des mâles »</w:t>
               </w:r>
@@ -1977,118 +1977,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 1/2 Les séries euro-méditerranéennes à l'épreuve du genre</w:t>
+                <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 2/2 Les séries américaines à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1, pp.1-8. </w:t>
+              <w:t xml:space="preserve">, 2015, 2, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.1124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ges.1593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016114v1</w:t>
+                <w:t xml:space="preserve">hal-02016113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du genre dans la médiatisation des identités culturelles: les représentations du masculin et du féminin dans le programme court Un gars, une fille</w:t>
               </w:r>
@@ -2206,118 +2206,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 2/2 Les séries américaines à l'épreuve du genre</w:t>
+                <w:t xml:space="preserve">Productions représentations et appropriations genrées des fictions sérielles. 1/2 Les séries euro-méditerranéennes à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 2, pp.1-6. </w:t>
+              <w:t xml:space="preserve">, 2015, 1, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.1593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/ges.1124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016113v1</w:t>
+                <w:t xml:space="preserve">hal-02016114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche est politique. Pour une approche critique des rapports de domination dans les productions filmiques et audiovisuelles</w:t>
               </w:r>
@@ -2794,178 +2794,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel E. DUBROFSKY (2011), The Surveillance of Women on Reality Television. Watching The Bachelor and The Bachelorette</w:t>
+                <w:t xml:space="preserve">L’analyse des médias au prisme du genre : formation d’une épistémè</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04343576v1</w:t>
+                <w:t xml:space="preserve">hal-01998887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse des médias au prisme du genre : formation d’une épistémè</w:t>
+                <w:t xml:space="preserve">Rachel E. DUBROFSKY (2011), The Surveillance of Women on Reality Television. Watching The Bachelor and The Bachelorette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 32/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communication.4978⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01998887v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’exclusion à l’hétéronomie : les frontières d’une communauté</w:t>
               </w:r>
@@ -4101,226 +4101,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialités vocales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Sapio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giuseppina Sapio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 160 p., 2022, 9782848679198</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 51, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.17809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677188v1</w:t>
+                <w:t xml:space="preserve">hal-04353711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matérialités vocales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Sapio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marlène Coulomb-Gully</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 51, 2022, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 160 p., 2022, 9782848679198</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/semen.17809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04353711v1</w:t>
+                <w:t xml:space="preserve">hal-03677188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matérialités vocales : voix, genre et médias</w:t>
               </w:r>
@@ -4581,200 +4581,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°2 Les séries américaines à l'épreuve du genre</w:t>
+                <w:t xml:space="preserve">Les séries américaines à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ges.1578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01704995v1</w:t>
+                <w:t xml:space="preserve">hal-01998587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les séries américaines à l'épreuve du genre</w:t>
+                <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias n°2 Les séries américaines à l'épreuve du genre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Biscarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaëlle Le Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre en séries : cinéma, télévision, médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2, 2015, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ges.1578⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01998587v1</w:t>
+                <w:t xml:space="preserve">hal-01704995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre en séries: cinéma, télévision, médias,n°1, &amp;quot;les séries euro-méditerrannéennes à l'épreuve du genre</w:t>
               </w:r>
@@ -5027,51 +5027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46FA42F5"/>
+    <w:nsid w:val="30170CC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5258,51 +5258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-biscarrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7440-4484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165095474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924717v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaulieu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04405412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172413v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v55i55.65743" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343503v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33750" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/infe.69088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2036-461X/16387" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660582v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquelin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10766" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998879v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0193" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998882v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0189" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.6456" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4464" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mel&#233;ndez Malav&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v12i1.566" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343576v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4978" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998887v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03136614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Espineira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Biscarrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03513831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5976" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03677188v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sapio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353711v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17809" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17879" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Patriarche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-biscarrat" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7440-4484" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/165095474" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515850v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barats" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Biscarrat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15lj1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04678252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chanial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wx1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924717v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Alexis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Beaulieu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pantheon-assas.hal.science/hal-04405412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile M&#233;adel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127kw" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515814v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343503v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172413v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/rec.v55i55.65743" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04837144v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33750" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660646v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Albenga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/infe.69088" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660582v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Amir" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Jacquelin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343497v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13130/2036-461X/16387" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343569v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.099.0104" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660633v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.10766" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217168v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998882v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998879v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.029.0193" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998884v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03636645v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.037.0189" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998600v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L&#233;cossais" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016113v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Gras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1593" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999902v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999896v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016114v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1124" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343581v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/essais.6456" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343579v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.4464" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gss.3083" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999906v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Mel&#233;ndez Malav&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7195/ri14.v12i1.566" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343575v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998887v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343576v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.4978" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343573v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Patriarche," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03136614v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Espineira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998859v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343559v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024430v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174770v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Biscarrat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998854v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02015485v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux-montaigne.hal.science/hal-03513831v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.msha.5976" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448507v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03635730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00747408v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30021" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353711v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Sapio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17809" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03677188v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.17879" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998628v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dussarps" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998587v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.1578" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704995v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01704992v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476642v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Patriarche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>