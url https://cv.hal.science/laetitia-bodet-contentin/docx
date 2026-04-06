--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Bodet-Contentin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further analysis and refinements of the perceived stressors in intensive care units (PS-ICU) scale: a French nation-wide cross-sectional multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.186. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-025-01572-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive communication for decreasing burnout in intensive-care-unit staff: a cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Myatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Heras La Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-025-08134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jabaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bitker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of communication interfaces for mechanically ventilated patients in intensive care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szymkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103562. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iccn.2023.103562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of COVID-19 on posttraumatic stress disorder in ICU survivors: a prospective observational comparative cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kalfon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Geantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-024-04826-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing oral comprehension with an eye tracking based innovative device in critically ill patients and healthy volunteers: a cohort study: authors' response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet-Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-023-04334-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality during work breaks to reduce fatigue of intensive unit caregivers: A crossover, pilot, randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.345-349. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2022.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample size estimation in clinical trials using ventilator-free days as the primary outcome: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.303. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-023-04562-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing oral comprehension with an eye tracking based innovative device in critically ill patients and healthy volunteers: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet-Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.288. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-022-04137-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye tracking communication with intubated critically ill patients: a proof-of-concept multicenter pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szymkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gadrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88 (9), pp.690-697. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.22.16275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A telepresence robot in the room of a COVID-19 patient can provide virtual family presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lociciro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-021-02039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of hospital and one-year mortality among older patients admitted to intensive care units: results from the multicentric SENIOREA cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender imbalance in intensive care: High time for action and evaluation!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.239. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-021-03657-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived inequity, professional and personal fulfillment by women intensivists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.72. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00860-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and Challenges of Eye-Tracking Technology to Evaluate the Care Process in the ICU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.20.14886-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert consensus-based clinical practice guidelines management of intravascular catheters in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Calvino-Gunther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-020-00713-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glomerular Hyper- and Hypofiltration During Acute Circulatory Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Benz-de Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (8), pp.e623-e629. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000003804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salbutamol Nebulization During Noninvasive Ventilation in Exacerbated Chronic Obstructive Pulmonary Disease Patients: A Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Frat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Medicine and Pulmonary Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.149-155. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jamp.2018.1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3), pp.425-429. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisramé-Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ait Hssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-tracking and speech-generating technology to improve communication with intubated intensive care unit patients: initial experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gadrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (5), pp.676-677. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-018-5093-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oversedation prevention in ventilated critically ill patients: a randomized trial—the AWARE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-018-0425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal high-flow bronchodilator nebulization: a randomized cross-over study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reminiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vecellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.128. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-018-0473-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of impact of iodinated contrast media on kidney cell-cycle arrest biomarkers in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.308. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12882-018-1091-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU physicians’ and nurses’ perceptions of terminal extubation and terminal weaning: a self-questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (8), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-016-4373-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.93-99. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracorporeal life support for patients with acute respiratory distress syndrome: report of a Consensus Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.15. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2110-5820-4-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute respiratory distress syndrome secondary to human metapneumovirus infection in a young healthy adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), pp.533-4. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-012-2777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec du traitement de Plasmodium falciparum par atovaquone-proguanil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desoubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de jugement dans les essais randomisés en soins intensifs : intérêt et limites des critères de type durée de ventilation mécanique & ventilator free-days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Sorbonne Paris Cité, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017USPCC141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Bodet-Contentin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being and sense of security of intubated patients in intensive care units: a patient co-constructed dedicated scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lociciro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Kentish-Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.113. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-026-05923-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jabaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bitker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive communication for decreasing burnout in intensive-care-unit staff: a cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Myatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Heras La Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-025-08134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further analysis and refinements of the perceived stressors in intensive care units (PS-ICU) scale: a French nation-wide cross-sectional multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.186. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-025-01572-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Human metapneumovirus infection is associated with a substantial morbidity and mortality burden in adult inpatients” [Heliyon Volume 10, Issue 13, July 15, 2024, Article e33231]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rammaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (6), pp.e43014. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of communication interfaces for mechanically ventilated patients in intensive care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szymkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103562. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iccn.2023.103562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of COVID-19 on posttraumatic stress disorder in ICU survivors: a prospective observational comparative cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kalfon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Geantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-024-04826-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality during work breaks to reduce fatigue of intensive unit caregivers: A crossover, pilot, randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.345-349. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2022.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing oral comprehension with an eye tracking based innovative device in critically ill patients and healthy volunteers: a cohort study: authors' response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet-Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-023-04334-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample size estimation in clinical trials using ventilator-free days as the primary outcome: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.303. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-023-04562-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing oral comprehension with an eye tracking based innovative device in critically ill patients and healthy volunteers: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet-Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.288. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-022-04137-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye tracking communication with intubated critically ill patients: a proof-of-concept multicenter pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szymkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gadrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88 (9), pp.690-697. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.22.16275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of hospital and one-year mortality among older patients admitted to intensive care units: results from the multicentric SENIOREA cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A telepresence robot in the room of a COVID-19 patient can provide virtual family presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lociciro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-021-02039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender imbalance in intensive care: High time for action and evaluation!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.239. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-021-03657-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived inequity, professional and personal fulfillment by women intensivists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.72. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00860-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and Challenges of Eye-Tracking Technology to Evaluate the Care Process in the ICU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.20.14886-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert consensus-based clinical practice guidelines management of intravascular catheters in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Calvino-Gunther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-020-00713-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glomerular Hyper- and Hypofiltration During Acute Circulatory Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Benz-de Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (8), pp.e623-e629. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000003804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salbutamol Nebulization During Noninvasive Ventilation in Exacerbated Chronic Obstructive Pulmonary Disease Patients: A Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Frat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Medicine and Pulmonary Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.149-155. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jamp.2018.1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oversedation prevention in ventilated critically ill patients: a randomized trial—the AWARE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-018-0425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-tracking and speech-generating technology to improve communication with intubated intensive care unit patients: initial experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gadrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (5), pp.676-677. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-018-5093-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3), pp.425-429. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisramé-Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ait Hssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal high-flow bronchodilator nebulization: a randomized cross-over study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reminiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vecellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.128. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-018-0473-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of impact of iodinated contrast media on kidney cell-cycle arrest biomarkers in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.308. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12882-018-1091-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.93-99. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU physicians’ and nurses’ perceptions of terminal extubation and terminal weaning: a self-questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (8), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-016-4373-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracorporeal life support for patients with acute respiratory distress syndrome: report of a Consensus Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2110-5820-4-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute respiratory distress syndrome secondary to human metapneumovirus infection in a young healthy adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), pp.533-4. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-012-2777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec du traitement de Plasmodium falciparum par atovaquone-proguanil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desoubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de jugement dans les essais randomisés en soins intensifs : intérêt et limites des critères de type durée de ventilation mécanique & ventilator free-days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Sorbonne Paris Cité, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017USPCC141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374109v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chiron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poulet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fournier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01572-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Myatra" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Heras La Calle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulanger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08134-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szymkowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marechal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2023.103562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099155v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kalfon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Geantot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Favier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04826-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099171v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet-Charri&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04334-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04794797v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letourneur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2022.01.009" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246799v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04562-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099145v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Renault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04137-3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099153v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delpierre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chartier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gadrez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.22.16275-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-021-02039-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592566v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duval" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00804-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285047v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03657-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231036v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00860-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159450v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.20.14886-7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105706v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baleine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00713-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benz-de Bretagne" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003804" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183359v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jamp.2018.1484" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183349v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5093-0" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Jonghe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aboab" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audoin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0425-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527399v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reminiac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Le Pennec" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0473-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527404v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouve" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Jouan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-018-1091-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860381v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cottereau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audibert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4373-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859351v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulain" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contentin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-4-15" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrotin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-012-2777-8" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443919v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Duong" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.03.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TZXHPG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02061799v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC141" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05923-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Myatra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Heras La Calle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulanger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08134-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01572-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schlemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szymkowicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marechal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2023.103562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kalfon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Geantot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Favier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04826-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04794797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letourneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2022.01.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet-Charri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04334-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Carvalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04562-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04137-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gadrez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.22.16275-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00804-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-021-02039-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03657-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00860-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.20.14886-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baleine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00713-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benz-de Bretagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jamp.2018.1484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Jonghe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aboab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0425-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5093-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reminiac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Le Pennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0473-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Jouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-018-1091-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cottereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audibert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4373-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-4-15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-012-2777-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Duong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.03.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TZXHPG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02061799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC141" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>