--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Bodet-Contentin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being and sense of security of intubated patients in intensive care units: a patient co-constructed dedicated scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lociciro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Kentish-Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.113. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-026-05923-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jabaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bitker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive communication for decreasing burnout in intensive-care-unit staff: a cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Myatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Heras La Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-025-08134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further analysis and refinements of the perceived stressors in intensive care units (PS-ICU) scale: a French nation-wide cross-sectional multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.186. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-025-01572-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Human metapneumovirus infection is associated with a substantial morbidity and mortality burden in adult inpatients” [Heliyon Volume 10, Issue 13, July 15, 2024, Article e33231]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rammaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (6), pp.e43014. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of communication interfaces for mechanically ventilated patients in intensive care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szymkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103562. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iccn.2023.103562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of COVID-19 on posttraumatic stress disorder in ICU survivors: a prospective observational comparative cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kalfon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Geantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-024-04826-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality during work breaks to reduce fatigue of intensive unit caregivers: A crossover, pilot, randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.345-349. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2022.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing oral comprehension with an eye tracking based innovative device in critically ill patients and healthy volunteers: a cohort study: authors' response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet-Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-023-04334-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample size estimation in clinical trials using ventilator-free days as the primary outcome: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.303. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-023-04562-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing oral comprehension with an eye tracking based innovative device in critically ill patients and healthy volunteers: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet-Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.288. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-022-04137-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye tracking communication with intubated critically ill patients: a proof-of-concept multicenter pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szymkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gadrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88 (9), pp.690-697. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.22.16275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of hospital and one-year mortality among older patients admitted to intensive care units: results from the multicentric SENIOREA cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A telepresence robot in the room of a COVID-19 patient can provide virtual family presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lociciro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-021-02039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender imbalance in intensive care: High time for action and evaluation!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.239. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-021-03657-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived inequity, professional and personal fulfillment by women intensivists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.72. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00860-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and Challenges of Eye-Tracking Technology to Evaluate the Care Process in the ICU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.20.14886-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert consensus-based clinical practice guidelines management of intravascular catheters in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Calvino-Gunther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-020-00713-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glomerular Hyper- and Hypofiltration During Acute Circulatory Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Benz-de Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (8), pp.e623-e629. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000003804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salbutamol Nebulization During Noninvasive Ventilation in Exacerbated Chronic Obstructive Pulmonary Disease Patients: A Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Frat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Medicine and Pulmonary Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.149-155. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jamp.2018.1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oversedation prevention in ventilated critically ill patients: a randomized trial—the AWARE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-018-0425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-tracking and speech-generating technology to improve communication with intubated intensive care unit patients: initial experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gadrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (5), pp.676-677. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-018-5093-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3), pp.425-429. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisramé-Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ait Hssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal high-flow bronchodilator nebulization: a randomized cross-over study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reminiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vecellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.128. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-018-0473-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of impact of iodinated contrast media on kidney cell-cycle arrest biomarkers in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.308. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12882-018-1091-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.93-99. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU physicians’ and nurses’ perceptions of terminal extubation and terminal weaning: a self-questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (8), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-016-4373-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracorporeal life support for patients with acute respiratory distress syndrome: report of a Consensus Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2110-5820-4-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute respiratory distress syndrome secondary to human metapneumovirus infection in a young healthy adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), pp.533-4. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-012-2777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec du traitement de Plasmodium falciparum par atovaquone-proguanil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desoubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de jugement dans les essais randomisés en soins intensifs : intérêt et limites des critères de type durée de ventilation mécanique & ventilator free-days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Sorbonne Paris Cité, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017USPCC141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Bodet-Contentin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Well-being and sense of security of intubated patients in intensive care units: a patient co-constructed dedicated scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lociciro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Kentish-Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 30 (1), pp.113. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-026-05923-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sodium Bicarbonate for Severe Metabolic Acidemia and Acute Kidney Injury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Jabaudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey de Jong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bitker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Audard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JAMA Cardiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1001/jama.2025.20231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further analysis and refinements of the perceived stressors in intensive care units (PS-ICU) scale: a French nation-wide cross-sectional multicentre study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Jollivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Poulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15, pp.186. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-025-01572-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05374109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive communication for decreasing burnout in intensive-care-unit staff: a cluster-randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Azoulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheila Myatra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Heras La Calle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Jaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-025-08134-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Human metapneumovirus infection is associated with a substantial morbidity and mortality burden in adult inpatients” [Heliyon Volume 10, Issue 13, July 15, 2024, Article e33231]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Philippot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Rammaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Dauriat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Daubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Schlemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (6), pp.e43014. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2025.e43014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of COVID-19 on posttraumatic stress disorder in ICU survivors: a prospective observational comparative cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Kalfon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wissam El-Hage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Geantot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.77. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-024-04826-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of communication interfaces for mechanically ventilated patients in intensive care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szymkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive and Critical Care Nursing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 80, pp.103562. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.iccn.2023.103562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sample size estimation in clinical trials using ventilator-free days as the primary outcome: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Renard Triché</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Futier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuela de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Piñol-Domenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.303. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-023-04562-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04246799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual reality during work breaks to reduce fatigue of intensive unit caregivers: A crossover, pilot, randomised trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Letourneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36 (3), pp.345-349. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aucc.2022.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04794797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing oral comprehension with an eye tracking based innovative device in critically ill patients and healthy volunteers: a cohort study: authors' response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet-Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 27 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-023-04334-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye tracking communication with intubated critically ill patients: a proof-of-concept multicenter pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Szymkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Delpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Chartier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gadrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 88 (9), pp.690-697. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.22.16275-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing oral comprehension with an eye tracking based innovative device in critically ill patients and healthy volunteers: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Messet-Charrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (1), pp.288. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-022-04137-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological quality of multivariate prognostic models for intracranial haemorrhages in intensive care units: a systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Simon-Pimmel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (9), pp.e047279. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-047279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of hospital and one-year mortality among older patients admitted to intensive care units: results from the multicentric SENIOREA cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Demiselle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Renault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (1), pp.35. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00804-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A telepresence robot in the room of a COVID-19 patient can provide virtual family presence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lociciro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Anesthesia / Journal canadien d'anesthésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12630-021-02039-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03295658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender imbalance in intensive care: High time for action and evaluation!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (1), pp.239. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13054-021-03657-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03285047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceived inequity, professional and personal fulfillment by women intensivists in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Hauw-Berlemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Aubron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, pp.72. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-021-00860-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expert consensus-based clinical practice guidelines management of intravascular catheters in the intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Timsit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Baleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Calvino-Gunther</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.118. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-020-00713-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03105706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promises and Challenges of Eye-Tracking Technology to Evaluate the Care Process in the ICU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerva Anestesiologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23736/S0375-9393.20.14886-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salbutamol Nebulization During Noninvasive Ventilation in Exacerbated Chronic Obstructive Pulmonary Disease Patients: A Randomized Controlled Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Frat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Aerosol Medicine and Pulmonary Drug Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (3), pp.149-155. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/jamp.2018.1484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glomerular Hyper- and Hypofiltration During Acute Circulatory Failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Benz-de Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bretagnol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (8), pp.e623-e629. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000003804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of oversedation prevention in ventilated critically ill patients: a randomized trial—the AWARE study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard de Jonghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Aboab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djillali Annane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Audoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), pp.93. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-018-0425-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ventilator-Free Day Outcomes Can Be Misleading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Frasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Tavernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohann Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (3), pp.425-429. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/CCM.0000000000002890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03158597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enteral versus parenteral early nutrition in ventilated adults with shock : a randomised, controlled, multicentre, open-label, parallel-group study (NUTRIREA-2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reignier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Boisramé-Helms</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lascarrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ait Hssain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 391 (10116), pp.133 - 143. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(17)32146-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eye-tracking and speech-generating technology to improve communication with intubated intensive care unit patients: initial experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Gadrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Ehrmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 44 (5), pp.676-677. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-018-5093-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03183349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasal high-flow bronchodilator nebulization: a randomized cross-over study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Reminiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vecellio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Gissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Le Pennec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.128. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13613-018-0473-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lack of impact of iodinated contrast media on kidney cell-cycle arrest biomarkers in critically ill patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Lakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Salmon Gandonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youenn Jouan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, pp.308. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12882-018-1091-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02527404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Heterogeneity of Outcome Reporting in Systematic Reviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Sautenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Giraudeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75, pp.93-99. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2016.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICU physicians’ and nurses’ perceptions of terminal extubation and terminal weaning: a self-questionnaire study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cottereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Le Gouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 42 (8), pp.1248-1257. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-016-4373-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03860381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracorporeal life support for patients with acute respiratory distress syndrome: report of a Consensus Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Argaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Boulain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Intensive Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.15. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2110-5820-4-15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute respiratory distress syndrome secondary to human metapneumovirus infection in a young healthy adult</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gaudy-Graffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Perrotin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intensive Care Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (3), pp.533-4. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00134-012-2777-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01118316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échec du traitement de Plasmodium falciparum par atovaquone-proguanil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Contentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Desoubeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Hai Duong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2011.03.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02443919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères de jugement dans les essais randomisés en soins intensifs : intérêt et limites des critères de type durée de ventilation mécanique & ventilator free-days</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bodet-Contentin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine humaine et pathologie. Université Sorbonne Paris Cité, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017USPCC141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02061799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId185"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05923-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340031v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Myatra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Heras La Calle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulanger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08134-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chiron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poulet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01572-7" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schlemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szymkowicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marechal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2023.103562" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099155v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kalfon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Geantot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Favier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04826-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04794797v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letourneur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2022.01.009" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099171v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet-Charri&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04334-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Carvalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04562-y" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099145v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Renault" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04137-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099153v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delpierre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chartier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gadrez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.22.16275-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00804-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-021-02039-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03657-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00860-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159450v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.20.14886-7" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105706v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baleine" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00713-4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benz-de Bretagne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnol" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003804" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183359v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jamp.2018.1484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Jonghe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aboab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0425-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5093-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reminiac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Le Pennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0473-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Jouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-018-1091-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cottereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audibert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4373-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-4-15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-012-2777-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Duong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.03.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TZXHPG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02061799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC141" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579751v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecompte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lociciro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Kentish-Barnes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-026-05923-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338215v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Jung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jabaudon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey de Jong" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bitker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Audard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jama.2025.20231" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lheureux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jollivet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Chiron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Poulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Fournier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01572-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340031v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Azoulay" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Myatra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Heras La Calle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Jaber" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Boulanger" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-025-08134-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Philippot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Rammaert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Dauriat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Daubin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Schlemmer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2025.e43014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kalfon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissam El-Hage" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Geantot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Favier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-024-04826-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04792418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Szymkowicz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Marechal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Ehrmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iccn.2023.103562" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Renard Trich&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Futier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela de Carvalho" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pi&#241;ol-Domenech" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04562-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04794797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Letourneur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aucc.2022.01.009" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099171v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Messet-Charri&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-023-04334-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099153v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delpierre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Chartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gadrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.22.16275-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099145v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gissot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Renault" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Muller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-022-04137-3" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03352415v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Simon-Pimmel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Foucher" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime L&#233;ger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Feuillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-047279" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592566v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demiselle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duval" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00804-w" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295658v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guillon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12630-021-02039-6" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03285047v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hauw-Berlemont" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Salmon Gandonni&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Boissier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Aissaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13054-021-03657-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03231036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Aubron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bodet-Contentin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-021-00860-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03105706v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Timsit" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Baleine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Calvino-Gunther" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Darmon" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-020-00713-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159450v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0375-9393.20.14886-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183359v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulain" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Frat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jamp.2018.1484" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183383v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Helms" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tilly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Benz-de Bretagne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bretagnol" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000003804" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074307v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Jonghe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Aboab" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djillali Annane" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Audoin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0425-3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Frasca" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tavernier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCM.0000000000002890" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reignier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Boisram&#233;-Helms" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brisard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lascarrou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ait Hssain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(17)32146-3" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCGZV40-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03183349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-018-5093-0" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527399v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Reminiac" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vecellio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gissot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Le Pennec" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-018-0473-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527404v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouve" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Lakhal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youenn Jouan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12882-018-1091-2" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157751v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Sautenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Contentin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bigot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Giraudeau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2016.01.008" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QP0JX3WC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860381v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cottereau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Robert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Le Gouge" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Adda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Audibert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-016-4373-9" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859351v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Richard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Boulain" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Contentin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2110-5820-4-15" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01118316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gaudy-Graffin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Perrotin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-012-2777-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443919v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Baron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Hai Duong" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2011.03.009" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84TZXHPG-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02061799v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017USPCC141" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>