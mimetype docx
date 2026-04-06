--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -2261,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B5A63A7"/>
+    <w:nsid w:val="3FCDA492"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>