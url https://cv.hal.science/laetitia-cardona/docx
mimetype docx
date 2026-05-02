--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -2261,51 +2261,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3FCDA492"/>
+    <w:nsid w:val="5C7A081D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>