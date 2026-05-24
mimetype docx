--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253679664</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">kIAYLk4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -173,1317 +194,1317 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial genome collection of aerobic granular sludge cultivated in sequencing batch reactors using different carbon source mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaspreet Saini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Natalia Rodilla Ramírez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruizhe Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 13 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/mra.00102-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04646191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environment rather than breed or body site shapes the skin bacterial community of healthy sheep as revealed by metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie M. Jost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rohrbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mathis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christof Holliger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/vde.13223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04362489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deterministic processes drive the microbial assembly during the recovery of an anaerobic digester after a severe ammonia shock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 347, pp.126432. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biortech.2021.126432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeolite favours propionate syntrophic degradation during anaerobic digestion of food waste under low ammonia stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 262, pp.127932. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.127932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Integrative Analyses to Investigate the Link between Microbial Activity and Metabolite Degradation during Anaerobic Digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim-Anh Lê Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Madigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.3981-3992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03040625v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative Analyses to Investigate the Link between Microbial Activity and Metabolite Degradation during Anaerobic Digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Assessment of the microbial interplay during anaerobic co-digestion of wastewater sludge using common components analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Madigou</w:t>
+                <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cordella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.0c00251⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (5), pp.e0232324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0232324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176525v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ammonia exposure and acclimation on the performance and the microbiome of anaerobic digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioresource Technology Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.100488. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biteb.2020.100488⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of substrate biodegradability improvement in anaerobic Co-digestion using a chemometrics-based metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 254, pp.77-87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2020.126812⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-digestion of wastewater sludge: choosing the optimal blend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Levrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chapleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 87, pp.772-781. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2019.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shotgun metaproteomic profiling of biomimetic anaerobic digestion processes treating sewage sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Bize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Desmond-Le Quéméner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Battimelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Badalato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proteomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (20), pp.3532-43. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pmic.201500041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01536494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1493,100 +1514,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancing environmental biotechnologies through molecular ecology approaches: from description to management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environmental Sciences. Institut agronomique, vétérinaire et forestier de France, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04460157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1596,279 +1617,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the substrate biodegrability in anaerobic co-digestion using a metabolomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European RFMF Metabomeeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemometric analysis of a metagenomic dataset to decipher the functional role of the micrpbiota from anaerobic digesters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Midoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Conteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Liège, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1878,154 +1899,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the microbial community interactions in anaerobic digesterswith common components analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesc Puig-Castellví</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chapleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cordella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Jouan-Rimbaud Bouveresse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2035,165 +2056,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durabilité des géosynthétiques dans les installations de stockage des déchets DURAGEOS Livrable 1.2, 1.3, 1.4 Vieillissement en laboratoire de PE et GSB Protocoles de vieillissement et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId66"/>
+      <w:footerReference w:type="default" r:id="rId67"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2261,51 +2282,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C7A081D"/>
+    <w:nsid w:val="A5CF1423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2492,51 +2513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-cardona" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3360-3468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253679664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Saini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Adler" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Natalia Rodilla Ram&#237;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Pei" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-24" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362489v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Jost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rohrbach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mathis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vde.13223" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04460157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-cardona" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3360-3468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253679664" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=kIAYLk4AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaspreet Saini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Adler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Natalia Rodilla Ram&#237;rez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruizhe Pei" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.00102-24" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04362489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie M. Jost" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rohrbach" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mathis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christof Holliger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/vde.13223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03871174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chapleur" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2021.126432" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03344673v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.127932" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03176525v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Anh L&#234; Cao" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesc Puig-Castellv&#237;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Bureau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Madigou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.0c00251" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Jouan-Rimbaud Bouveresse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordella" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0232324" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040710v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biteb.2020.100488" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-03040735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2020.126812" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02547814v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Levrard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2019.03.016" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536494v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Bize" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Desmond-Le Qu&#233;m&#233;ner" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Battimelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Badalato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.201500041" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTRHQ31C-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-04460157v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231789v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Midoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Conteau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165420v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>