--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -179,627 +179,744 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t>
+                <w:t xml:space="preserve">Les discriminations à l’embauche dans l’enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.3-17. </w:t>
+              <w:t xml:space="preserve">, 2025, 548, pp.3-25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05415732v1</w:t>
+                <w:t xml:space="preserve">hal-05567570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
+                <w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 547, pp.3-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264840v1</w:t>
+                <w:t xml:space="preserve">hal-05415732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t>
+                <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Regional Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264834v1</w:t>
+                <w:t xml:space="preserve">hal-04264840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t>
+                <w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t>
+              <w:t xml:space="preserve">Annals of Regional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264901v1</w:t>
+                <w:t xml:space="preserve">hal-04264834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Le Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264901v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageism and the business cycle:an exploratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (2), pp.221-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25428/1824-2979/201702-221-264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -809,154 +926,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunités et risques liés au développement du télétravail en Île-de-France, une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pigalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03375018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -966,1645 +1083,1763 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations à l'embauche dans l'enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations à l'embauche, âge et origine : une évaluation à l'aide d'un test multi-critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are the older workers discriminated in hirings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Duguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04061727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminations à l'embauche, grossesse et parentalité : une première évaluation expérimentale</w:t>
+                <w:t xml:space="preserve">The effect of pro diversity actions on discrimination in the recruitment of large companies: a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05534004v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of pro diversity actions on discrimination in the recruitment of large companies: a field experiment</w:t>
+                <w:t xml:space="preserve">Discriminations à l'embauche, grossesse et parentalité : une première évaluation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04131377v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05534004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des emplois francs sur les discriminations dans le recrutement : une évaluation par testing répétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination dans le recrutement des grandes entreprises : une approche multicanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configuration familiale à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi privé et public : les effets de l'origine, de l'adresse, du sexe et de l'orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Petit</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01878469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'emploi selon l'âge et le genre : les résultats d'une expérience contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fremigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to employment with age and gender : results of a controlled experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fremigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (4)</w:t>
+        <w:t xml:space="preserve">Rapport (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience du territoire francilien en sortie de crise sanitaire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DES DIFFICULTES DE RECRUTEMENT DANS LA RESTAURATION ? UN TEST DE DISCRIMINATION DANS L'ACCES A L'APPRENTISSAGE A PARIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Thao Noet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-04183075v1</w:t>
+                <w:t xml:space="preserve">halshs-05533211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
-[...71 lines deleted...]
-              <w:t xml:space="preserve">UNADEV. 2022</w:t>
+                <w:t xml:space="preserve">La résilience du territoire francilien en sortie de crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pigalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Aboulkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04131354v1</w:t>
+                <w:t xml:space="preserve">hal-04183075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixité et performances des entreprises</w:t>
+                <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France Stratégie. 2020</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UNADEV. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04131303v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mixité et performances des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Stratégie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04131303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'emploi des seniors : un réexamen des écarts de taux d'emploi européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00848548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId65"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2672,51 +2907,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1DE2BEF"/>
+    <w:nsid w:val="4F7C92FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2903,51 +3138,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-challe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8356-2820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201769085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571586v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-221-264" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375018v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533033v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yannick" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534004v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878469v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292173v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292137v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183075v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131303v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848548v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-challe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8356-2820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201769085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-221-264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375018v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yannick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>