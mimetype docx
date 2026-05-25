--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">201769085</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=oQpgjmAAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -205,718 +226,718 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations à l’embauche dans l’enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 548, pp.3-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24187/ecostat.2025.548.2139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir les discriminations par une action de formation : une évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick l'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 547, pp.3-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24187/ecostat.2025.547.2135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 133 (2), pp.233-262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/redp.332.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclical behavior of hiring discrimination: evidence from repeated experiments in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Regional Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 72, pp.711-733. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00168-023-01217-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configurations familiales à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Population (édition française)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 76 (1), pp.77-114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/popu.2101.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ageism and the business cycle:an exploratory approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Journal of Comparative Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 14 (2), pp.221-264. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25428/1824-2979/201702-221-264⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -926,154 +947,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunités et risques liés au développement du télétravail en Île-de-France, une approche interdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Chêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Pigalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03375018v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1083,1204 +1104,1204 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations à l'embauche dans l'enseignement supérieur et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Charles Wolff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations à l'embauche, âge et origine : une évaluation à l'aide d'un test multi-critères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why are the older workers discriminated in hirings?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04061727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of pro diversity actions on discrimination in the recruitment of large companies: a field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick l'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discriminations à l'embauche, grossesse et parentalité : une première évaluation expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05534004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets des emplois francs sur les discriminations dans le recrutement : une évaluation par testing répétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination dans le recrutement des grandes entreprises : une approche multicanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02441144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parent isolé recherche appartement : discriminations dans l’accès au logement et configuration familiale à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Le Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discriminations dans l'accès à l'emploi privé et public : les effets de l'origine, de l'adresse, du sexe et de l'orientation sexuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Charles Wolff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01878469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accès à l'emploi selon l'âge et le genre : les résultats d'une expérience contrôlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Fremigacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Langot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Du Parquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to employment with age and gender : results of a controlled experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Fremigacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Langot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L'Horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2290,556 +2311,556 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DES DIFFICULTES DE RECRUTEMENT DANS LA RESTAURATION ? UN TEST DE DISCRIMINATION DANS L'ACCES A L'APPRENTISSAGE A PARIS</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Des difficultés de recrutement dans la restauration ? Un test de discrimination dans l'accèsà l'apprentissage à Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Challe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chareyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick l'Horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ngoc-Thao Noet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">TEPP – Théorie et Evaluation des Politiques Publiques - FR CNRS 2042. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05533211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience du territoire francilien en sortie de crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera-Belanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Pigalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Mehdi Aboulkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismaïl Saadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université Gustave Eiffel. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handicap et discriminations dans l’accès au logement : Un test multicritère sur les malvoyants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chareyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick L’horty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Du Parquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UNADEV. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixité et performances des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick L’horty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferhat Mihoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France Stratégie. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04131303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'emploi des seniors : un réexamen des écarts de taux d'emploi européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Challe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00848548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2907,51 +2928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F7C92FD"/>
+    <w:nsid w:val="AA8FF316"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3138,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-challe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8356-2820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201769085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571586v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-221-264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375018v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061727v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yannick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534004v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878469v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292173v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183075v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131303v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848548v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-challe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8356-2820" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201769085" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=oQpgjmAAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05567570v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Challe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L&#8217;horty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Petit" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Charles Wolff" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.548.2139" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05415732v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chareyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick l'Horty" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24187/ecostat.2025.547.2135" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264840v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Du Parquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.332.0233" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264834v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00168-023-01217-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264901v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.2101.0077" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571586v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25428/1824-2979/201702-221-264" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03375018v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Ch&#234;ne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Pigalle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Mbaye" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533033v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick L'Horty" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04061727v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Duguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Langot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Yannick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Du Parquet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131377v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05534004v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441144v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02334148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01878469v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292173v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Fremigacci" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292137v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05533211v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Thao Noet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera-Belanger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Aboulkacem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Saadi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04131303v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gilles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Mihoubi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848548v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>