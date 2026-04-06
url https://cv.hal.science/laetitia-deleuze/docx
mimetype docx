--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Deleuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littératures françaises.Membre du laboratoire CIELAM Groupe 19-21, Aix-Marseille UniversitéNew York University.                                                           Qualifiée aux fonctions de maître de conférences Section 9 du CNU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8150-390X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Traversée par le souffle : Événement, écriture et corps en mouvement dans l’œuvre de Laurent Mauvignier&amp;quot;,  sous la direction de François Noudelmann et de Michel BertrandNew York University / Aix-Marseille UniversitéSoutenue le 6 décembre 2024</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s372907</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&%20Theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « les lendemains d’événements » L’événement silencieux des corps, de la mort et du désir dans Les Petits Chevaux de Tarquinia de Marguerite Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Marguerite Duras n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Duras, mythe(s), écriture et création suivi de Lectures des Petits Chevaux de Tarquinia, sous la direction de Simona Crippa et Sylvie Loignon (8), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16974-1.p.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre le fil de la blessure » : Poétique des voix et corporalité de la mémoire dans Loin d’eux de Laurent Mauvignier et Thésée, sa vie nouvelle de Camille de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wierzbowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le texte est du côté de la tentative — comme la colère, celle-ci peut être désespérée, mais relève tout de même d’un flux vital. » Marina Skalova - auteure, poétesse et dramaturge et Laëtitia Deleuze - Aix-Marseille Université, CIELAM (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ecrire la frontière, 14, pp.2263-7664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être(s) à l’écoute, être(s) au monde : Accueil des voix, porosité et sensorialité du récit dans les œuvres de Marie Cosnay et de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, http://journals.openedition.org/fixxion/3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tout autre Sartre » de François Noudelmann. Entretien entre François Noudelmann et Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ARC, Department of French Literature, Thought and Culture, New York University </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres pour le dire : Voix vulnérables et expérience relationnelle dans quelques textes de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re–Imagining Literatures of the World: Global and Local, Mainstreams and Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Comparative Literature, Jul 2022, Tbilisi, Georgia, Georgia. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62119/icla.4.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps-forêt, voix et cosmogonie malgaches : poétique féministe et décoloniale autour de l'insurrection de 1947 dans Feux, fièvres, forêts de Marie Ranjanoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues décoloniaux : Colloque international en littérature, linguistique et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Nikhita Obeegadoo, Dr Patricia Lee Men Chin, Dr Kumari Issur, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écritures de la maladie, récits partagés : Le soin par l’écoute et la parole dans la littérature française contemporaine (Ce qui est nommé reste en vie de Claire Fercak, La Maternité de Mathieu Simonet, À la folie de Joy Sorman, Depuis mon corps chaud de Gwendoline Soublin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Colloque international indisciplinaire, Littérature ← écritures → Soin. Soignés/soignants : quelles pratiques du récit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Brodziak; Anne-Marie Petitjean, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel &amp;quot;Brokenness and Blessure: Mediation as Repair?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediums : 39th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pittsburgh University, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Opening the wound: Narrative(s) of the event in Laurent Mauvignier's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar “Event, Nonevent, Unevent”, org. par Gabriel Quigley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Comparative Literature Association Annual Meeting, Jun 2022, National Taiwan Normal University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie et parole en partage dans quelques textes de Laurent Mauvignier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Livres de voix. Narrations pluralistes et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Gefen; Frédérique Leichter-Flack, Oct 2021, Sciences Po - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-des langues françaises dans La disparition de la langue française d’Assia Djebar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session « Imaginer et produire dans « toutes les langues françaises » : résistances et identités », org. par Catherine Gallouët</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Modern Language Association Annual Convention, Mar 2020, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À bout de souffle : le lecteur à l’épreuve du texte dans Ce que j’appelle Oubli de Laurent Mauvignier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) de la vulnérabilité / Esthetics of vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société des Études Supérieures du Département d'Études Françaises, University of Toronto, Apr 2018, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Carvajal González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Taïri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.2263-7664, 2022, Malice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nuit se présenta qui effraya ma nuit ». Écritures de la maladie mémorielle chez Annie Ernaux et Claire Fercak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria (1920-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir.) Roberto Mario Danese, Margareth Amatulli, Riccardo Donati, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biblioteca di testi e studi, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une image impossible venue brouiller le réel » : Images et voix en résonance dans quelques textes de Laurent Mauvignier (Des hommes, Dans la foule, Ce que j’appelle oubli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Image incertaine : Pluralité de l'image dans l’œuvre de Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2379060878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Deleuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littératures françaises.Membre du laboratoire CIELAM Groupe 19-21, Aix-Marseille UniversitéNew York University.                                                           Qualifiée aux fonctions de maître de conférences Section 9 du CNU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8150-390X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Traversée par le souffle : Événement, écriture et corps en mouvement dans l’œuvre de Laurent Mauvignier&amp;quot;,  sous la direction de François Noudelmann et de Michel BertrandNew York University / Aix-Marseille UniversitéSoutenue le 6 décembre 2024</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s372907</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&%20Theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « les lendemains d’événements » L’événement silencieux des corps, de la mort et du désir dans Les Petits Chevaux de Tarquinia de Marguerite Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Marguerite Duras n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Duras, mythe(s), écriture et création suivi de Lectures des Petits Chevaux de Tarquinia, sous la direction de Simona Crippa et Sylvie Loignon (8), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16974-1.p.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre le fil de la blessure » : Poétique des voix et corporalité de la mémoire dans Loin d’eux de Laurent Mauvignier et Thésée, sa vie nouvelle de Camille de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wierzbowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être(s) à l’écoute, être(s) au monde : Accueil des voix, porosité et sensorialité du récit dans les œuvres de Marie Cosnay et de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, http://journals.openedition.org/fixxion/3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le texte est du côté de la tentative — comme la colère, celle-ci peut être désespérée, mais relève tout de même d’un flux vital. » Marina Skalova - auteure, poétesse et dramaturge et Laëtitia Deleuze - Aix-Marseille Université, CIELAM (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ecrire la frontière, 14, pp.2263-7664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tout autre Sartre » de François Noudelmann. Entretien entre François Noudelmann et Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ARC, Department of French Literature, Thought and Culture, New York University </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres pour le dire : Voix vulnérables et expérience relationnelle dans quelques textes de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re–Imagining Literatures of the World: Global and Local, Mainstreams and Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Comparative Literature, Jul 2022, Tbilisi, Georgia, Georgia. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62119/icla.4.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps-forêt, voix et cosmogonie malgaches : poétique féministe et décoloniale autour de l'insurrection de 1947 dans Feux, fièvres, forêts de Marie Ranjanoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues décoloniaux : Colloque international en littérature, linguistique et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Nikhita Obeegadoo, Dr Patricia Lee Men Chin, Dr Kumari Issur, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel &amp;quot;Brokenness and Blessure: Mediation as Repair?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediums : 39th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pittsburgh University, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Opening the wound: Narrative(s) of the event in Laurent Mauvignier's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar “Event, Nonevent, Unevent”, org. par Gabriel Quigley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Comparative Literature Association Annual Meeting, Jun 2022, National Taiwan Normal University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écritures de la maladie, récits partagés : Le soin par l’écoute et la parole dans la littérature française contemporaine (Ce qui est nommé reste en vie de Claire Fercak, La Maternité de Mathieu Simonet, À la folie de Joy Sorman, Depuis mon corps chaud de Gwendoline Soublin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Colloque international indisciplinaire, Littérature ← écritures → Soin. Soignés/soignants : quelles pratiques du récit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Brodziak; Anne-Marie Petitjean, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie et parole en partage dans quelques textes de Laurent Mauvignier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Livres de voix. Narrations pluralistes et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Gefen; Frédérique Leichter-Flack, Oct 2021, Sciences Po - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-des langues françaises dans La disparition de la langue française d’Assia Djebar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session « Imaginer et produire dans « toutes les langues françaises » : résistances et identités », org. par Catherine Gallouët</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Modern Language Association Annual Convention, Mar 2020, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À bout de souffle : le lecteur à l’épreuve du texte dans Ce que j’appelle Oubli de Laurent Mauvignier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) de la vulnérabilité / Esthetics of vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société des Études Supérieures du Département d'Études Françaises, University of Toronto, Apr 2018, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Carvajal González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Taïri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.2263-7664, 2022, Malice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nuit se présenta qui effraya ma nuit ». Écritures de la maladie mémorielle chez Annie Ernaux et Claire Fercak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria (1920-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir.) Roberto Mario Danese, Margareth Amatulli, Riccardo Donati, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biblioteca di testi e studi, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une image impossible venue brouiller le réel » : Images et voix en résonance dans quelques textes de Laurent Mauvignier (Des hommes, Dans la foule, Ce que j’appelle oubli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Image incertaine : Pluralité de l'image dans l’œuvre de Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2379060878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C13FAD03"/>
+    <w:nsid w:val="5BE8F5F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-deleuze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8150-390X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s372907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&amp;%20Theses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62119/icla.4.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146395v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146401v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ta&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-deleuze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8150-390X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s372907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&amp;%20Theses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62119/icla.4.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ta&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>