--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Deleuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littératures françaises.Membre du laboratoire CIELAM Groupe 19-21, Aix-Marseille UniversitéNew York University.                                                           Qualifiée aux fonctions de maître de conférences Section 9 du CNU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8150-390X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Traversée par le souffle : Événement, écriture et corps en mouvement dans l’œuvre de Laurent Mauvignier&amp;quot;,  sous la direction de François Noudelmann et de Michel BertrandNew York University / Aix-Marseille UniversitéSoutenue le 6 décembre 2024</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s372907</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&%20Theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « les lendemains d’événements » L’événement silencieux des corps, de la mort et du désir dans Les Petits Chevaux de Tarquinia de Marguerite Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Marguerite Duras n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Duras, mythe(s), écriture et création suivi de Lectures des Petits Chevaux de Tarquinia, sous la direction de Simona Crippa et Sylvie Loignon (8), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16974-1.p.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre le fil de la blessure » : Poétique des voix et corporalité de la mémoire dans Loin d’eux de Laurent Mauvignier et Thésée, sa vie nouvelle de Camille de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wierzbowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être(s) à l’écoute, être(s) au monde : Accueil des voix, porosité et sensorialité du récit dans les œuvres de Marie Cosnay et de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, http://journals.openedition.org/fixxion/3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le texte est du côté de la tentative — comme la colère, celle-ci peut être désespérée, mais relève tout de même d’un flux vital. » Marina Skalova - auteure, poétesse et dramaturge et Laëtitia Deleuze - Aix-Marseille Université, CIELAM (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ecrire la frontière, 14, pp.2263-7664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tout autre Sartre » de François Noudelmann. Entretien entre François Noudelmann et Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ARC, Department of French Literature, Thought and Culture, New York University </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres pour le dire : Voix vulnérables et expérience relationnelle dans quelques textes de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re–Imagining Literatures of the World: Global and Local, Mainstreams and Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Comparative Literature, Jul 2022, Tbilisi, Georgia, Georgia. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62119/icla.4.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps-forêt, voix et cosmogonie malgaches : poétique féministe et décoloniale autour de l'insurrection de 1947 dans Feux, fièvres, forêts de Marie Ranjanoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues décoloniaux : Colloque international en littérature, linguistique et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Nikhita Obeegadoo, Dr Patricia Lee Men Chin, Dr Kumari Issur, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel &amp;quot;Brokenness and Blessure: Mediation as Repair?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediums : 39th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pittsburgh University, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Opening the wound: Narrative(s) of the event in Laurent Mauvignier's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar “Event, Nonevent, Unevent”, org. par Gabriel Quigley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Comparative Literature Association Annual Meeting, Jun 2022, National Taiwan Normal University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écritures de la maladie, récits partagés : Le soin par l’écoute et la parole dans la littérature française contemporaine (Ce qui est nommé reste en vie de Claire Fercak, La Maternité de Mathieu Simonet, À la folie de Joy Sorman, Depuis mon corps chaud de Gwendoline Soublin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Colloque international indisciplinaire, Littérature ← écritures → Soin. Soignés/soignants : quelles pratiques du récit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Brodziak; Anne-Marie Petitjean, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie et parole en partage dans quelques textes de Laurent Mauvignier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Livres de voix. Narrations pluralistes et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Gefen; Frédérique Leichter-Flack, Oct 2021, Sciences Po - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-des langues françaises dans La disparition de la langue française d’Assia Djebar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session « Imaginer et produire dans « toutes les langues françaises » : résistances et identités », org. par Catherine Gallouët</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Modern Language Association Annual Convention, Mar 2020, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À bout de souffle : le lecteur à l’épreuve du texte dans Ce que j’appelle Oubli de Laurent Mauvignier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) de la vulnérabilité / Esthetics of vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société des Études Supérieures du Département d'Études Françaises, University of Toronto, Apr 2018, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Carvajal González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Taïri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.2263-7664, 2022, Malice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nuit se présenta qui effraya ma nuit ». Écritures de la maladie mémorielle chez Annie Ernaux et Claire Fercak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria (1920-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir.) Roberto Mario Danese, Margareth Amatulli, Riccardo Donati, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biblioteca di testi e studi, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une image impossible venue brouiller le réel » : Images et voix en résonance dans quelques textes de Laurent Mauvignier (Des hommes, Dans la foule, Ce que j’appelle oubli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Image incertaine : Pluralité de l'image dans l’œuvre de Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2379060878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Deleuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littératures françaises.Membre du laboratoire CIELAM Groupe 19-21, Aix-Marseille UniversitéNew York University.                                                           Qualifiée aux fonctions de maître de conférences Section 9 du CNU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8150-390X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Traversée par le souffle : Événement, écriture et corps en mouvement dans l’œuvre de Laurent Mauvignier&amp;quot;,  sous la direction de François Noudelmann et de Michel BertrandNew York University / Aix-Marseille UniversitéSoutenue le 6 décembre 2024</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s372907</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&%20Theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « les lendemains d’événements » L’événement silencieux des corps, de la mort et du désir dans Les Petits Chevaux de Tarquinia de Marguerite Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Marguerite Duras n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Duras, mythe(s), écriture et création suivi de Lectures des Petits Chevaux de Tarquinia, sous la direction de Simona Crippa et Sylvie Loignon (8), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16974-1.p.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre le fil de la blessure » : Poétique des voix et corporalité de la mémoire dans Loin d’eux de Laurent Mauvignier et Thésée, sa vie nouvelle de Camille de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wierzbowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le texte est du côté de la tentative — comme la colère, celle-ci peut être désespérée, mais relève tout de même d’un flux vital. » Marina Skalova - auteure, poétesse et dramaturge et Laëtitia Deleuze - Aix-Marseille Université, CIELAM (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ecrire la frontière, 14, pp.2263-7664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être(s) à l’écoute, être(s) au monde : Accueil des voix, porosité et sensorialité du récit dans les œuvres de Marie Cosnay et de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, http://journals.openedition.org/fixxion/3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tout autre Sartre » de François Noudelmann. Entretien entre François Noudelmann et Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ARC, Department of French Literature, Thought and Culture, New York University </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres pour le dire : Voix vulnérables et expérience relationnelle dans quelques textes de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re–Imagining Literatures of the World: Global and Local, Mainstreams and Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Comparative Literature, Jul 2022, Tbilisi, Georgia, Georgia. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62119/icla.4.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps-forêt, voix et cosmogonie malgaches : poétique féministe et décoloniale autour de l'insurrection de 1947 dans Feux, fièvres, forêts de Marie Ranjanoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues décoloniaux : Colloque international en littérature, linguistique et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Nikhita Obeegadoo, Dr Patricia Lee Men Chin, Dr Kumari Issur, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel &amp;quot;Brokenness and Blessure: Mediation as Repair?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediums : 39th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pittsburgh University, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Opening the wound: Narrative(s) of the event in Laurent Mauvignier's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar “Event, Nonevent, Unevent”, org. par Gabriel Quigley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Comparative Literature Association Annual Meeting, Jun 2022, National Taiwan Normal University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écritures de la maladie, récits partagés : Le soin par l’écoute et la parole dans la littérature française contemporaine (Ce qui est nommé reste en vie de Claire Fercak, La Maternité de Mathieu Simonet, À la folie de Joy Sorman, Depuis mon corps chaud de Gwendoline Soublin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Colloque international indisciplinaire, Littérature ← écritures → Soin. Soignés/soignants : quelles pratiques du récit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Brodziak; Anne-Marie Petitjean, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie et parole en partage dans quelques textes de Laurent Mauvignier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Livres de voix. Narrations pluralistes et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Gefen; Frédérique Leichter-Flack, Oct 2021, Sciences Po - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-des langues françaises dans La disparition de la langue française d’Assia Djebar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session « Imaginer et produire dans « toutes les langues françaises » : résistances et identités », org. par Catherine Gallouët</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Modern Language Association Annual Convention, Mar 2020, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À bout de souffle : le lecteur à l’épreuve du texte dans Ce que j’appelle Oubli de Laurent Mauvignier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) de la vulnérabilité / Esthetics of vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société des Études Supérieures du Département d'Études Françaises, University of Toronto, Apr 2018, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Carvajal González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Taïri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.2263-7664, 2022, Malice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nuit se présenta qui effraya ma nuit ». Écritures de la maladie mémorielle chez Annie Ernaux et Claire Fercak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria (1920-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir.) Roberto Mario Danese, Margareth Amatulli, Riccardo Donati, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biblioteca di testi e studi, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une image impossible venue brouiller le réel » : Images et voix en résonance dans quelques textes de Laurent Mauvignier (Des hommes, Dans la foule, Ce que j’appelle oubli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Image incertaine : Pluralité de l'image dans l’œuvre de Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2379060878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BE8F5F8"/>
+    <w:nsid w:val="FF783B33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-deleuze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8150-390X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s372907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&amp;%20Theses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900986v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692245v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62119/icla.4.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ta&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-deleuze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8150-390X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s372907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&amp;%20Theses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62119/icla.4.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ta&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>