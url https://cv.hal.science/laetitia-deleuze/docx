--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Deleuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littératures françaises.Membre du laboratoire CIELAM Groupe 19-21, Aix-Marseille UniversitéNew York University.                                                           Qualifiée aux fonctions de maître de conférences Section 9 du CNU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8150-390X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Traversée par le souffle : Événement, écriture et corps en mouvement dans l’œuvre de Laurent Mauvignier&amp;quot;,  sous la direction de François Noudelmann et de Michel BertrandNew York University / Aix-Marseille UniversitéSoutenue le 6 décembre 2024</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s372907</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&%20Theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « les lendemains d’événements » L’événement silencieux des corps, de la mort et du désir dans Les Petits Chevaux de Tarquinia de Marguerite Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Marguerite Duras n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Duras, mythe(s), écriture et création suivi de Lectures des Petits Chevaux de Tarquinia, sous la direction de Simona Crippa et Sylvie Loignon (8), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16974-1.p.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre le fil de la blessure » : Poétique des voix et corporalité de la mémoire dans Loin d’eux de Laurent Mauvignier et Thésée, sa vie nouvelle de Camille de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wierzbowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le texte est du côté de la tentative — comme la colère, celle-ci peut être désespérée, mais relève tout de même d’un flux vital. » Marina Skalova - auteure, poétesse et dramaturge et Laëtitia Deleuze - Aix-Marseille Université, CIELAM (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ecrire la frontière, 14, pp.2263-7664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être(s) à l’écoute, être(s) au monde : Accueil des voix, porosité et sensorialité du récit dans les œuvres de Marie Cosnay et de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, http://journals.openedition.org/fixxion/3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tout autre Sartre » de François Noudelmann. Entretien entre François Noudelmann et Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ARC, Department of French Literature, Thought and Culture, New York University </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres pour le dire : Voix vulnérables et expérience relationnelle dans quelques textes de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re–Imagining Literatures of the World: Global and Local, Mainstreams and Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Comparative Literature, Jul 2022, Tbilisi, Georgia, Georgia. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62119/icla.4.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps-forêt, voix et cosmogonie malgaches : poétique féministe et décoloniale autour de l'insurrection de 1947 dans Feux, fièvres, forêts de Marie Ranjanoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues décoloniaux : Colloque international en littérature, linguistique et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Nikhita Obeegadoo, Dr Patricia Lee Men Chin, Dr Kumari Issur, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel &amp;quot;Brokenness and Blessure: Mediation as Repair?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediums : 39th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pittsburgh University, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Opening the wound: Narrative(s) of the event in Laurent Mauvignier's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar “Event, Nonevent, Unevent”, org. par Gabriel Quigley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Comparative Literature Association Annual Meeting, Jun 2022, National Taiwan Normal University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écritures de la maladie, récits partagés : Le soin par l’écoute et la parole dans la littérature française contemporaine (Ce qui est nommé reste en vie de Claire Fercak, La Maternité de Mathieu Simonet, À la folie de Joy Sorman, Depuis mon corps chaud de Gwendoline Soublin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Colloque international indisciplinaire, Littérature ← écritures → Soin. Soignés/soignants : quelles pratiques du récit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Brodziak; Anne-Marie Petitjean, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie et parole en partage dans quelques textes de Laurent Mauvignier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Livres de voix. Narrations pluralistes et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Gefen; Frédérique Leichter-Flack, Oct 2021, Sciences Po - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-des langues françaises dans La disparition de la langue française d’Assia Djebar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session « Imaginer et produire dans « toutes les langues françaises » : résistances et identités », org. par Catherine Gallouët</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Modern Language Association Annual Convention, Mar 2020, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À bout de souffle : le lecteur à l’épreuve du texte dans Ce que j’appelle Oubli de Laurent Mauvignier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) de la vulnérabilité / Esthetics of vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société des Études Supérieures du Département d'Études Françaises, University of Toronto, Apr 2018, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Carvajal González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Taïri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.2263-7664, 2022, Malice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nuit se présenta qui effraya ma nuit ». Écritures de la maladie mémorielle chez Annie Ernaux et Claire Fercak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria (1920-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir.) Roberto Mario Danese, Margareth Amatulli, Riccardo Donati, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biblioteca di testi e studi, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une image impossible venue brouiller le réel » : Images et voix en résonance dans quelques textes de Laurent Mauvignier (Des hommes, Dans la foule, Ce que j’appelle oubli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Image incertaine : Pluralité de l'image dans l’œuvre de Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2379060878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Deleuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littératures françaises.Membre du laboratoire CIELAM Groupe 19-21, Aix-Marseille UniversitéNew York University.                                                           Qualifiée aux fonctions de maître de conférences Section 9 du CNU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8150-390X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Traversée par le souffle : Événement, écriture et corps en mouvement dans l’œuvre de Laurent Mauvignier&amp;quot;,  sous la direction de François Noudelmann et de Michel BertrandNew York University / Aix-Marseille UniversitéSoutenue le 6 décembre 2024</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s372907</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&%20Theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « les lendemains d’événements » L’événement silencieux des corps, de la mort et du désir dans Les Petits Chevaux de Tarquinia de Marguerite Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Marguerite Duras n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Duras, mythe(s), écriture et création suivi de Lectures des Petits Chevaux de Tarquinia, sous la direction de Simona Crippa et Sylvie Loignon (8), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16974-1.p.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le texte est du côté de la tentative — comme la colère, celle-ci peut être désespérée, mais relève tout de même d’un flux vital. » Marina Skalova - auteure, poétesse et dramaturge et Laëtitia Deleuze - Aix-Marseille Université, CIELAM (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ecrire la frontière, 14, pp.2263-7664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être(s) à l’écoute, être(s) au monde : Accueil des voix, porosité et sensorialité du récit dans les œuvres de Marie Cosnay et de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, http://journals.openedition.org/fixxion/3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre le fil de la blessure » : Poétique des voix et corporalité de la mémoire dans Loin d’eux de Laurent Mauvignier et Thésée, sa vie nouvelle de Camille de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wierzbowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tout autre Sartre » de François Noudelmann. Entretien entre François Noudelmann et Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ARC, Department of French Literature, Thought and Culture, New York University </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres pour le dire : Voix vulnérables et expérience relationnelle dans quelques textes de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re–Imagining Literatures of the World: Global and Local, Mainstreams and Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Comparative Literature, Jul 2022, Tbilisi, Georgia, Georgia. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62119/icla.4.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps-forêt, voix et cosmogonie malgaches : poétique féministe et décoloniale autour de l'insurrection de 1947 dans Feux, fièvres, forêts de Marie Ranjanoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues décoloniaux : Colloque international en littérature, linguistique et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Nikhita Obeegadoo, Dr Patricia Lee Men Chin, Dr Kumari Issur, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Opening the wound: Narrative(s) of the event in Laurent Mauvignier's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar “Event, Nonevent, Unevent”, org. par Gabriel Quigley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Comparative Literature Association Annual Meeting, Jun 2022, National Taiwan Normal University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel &amp;quot;Brokenness and Blessure: Mediation as Repair?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediums : 39th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pittsburgh University, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écritures de la maladie, récits partagés : Le soin par l’écoute et la parole dans la littérature française contemporaine (Ce qui est nommé reste en vie de Claire Fercak, La Maternité de Mathieu Simonet, À la folie de Joy Sorman, Depuis mon corps chaud de Gwendoline Soublin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Colloque international indisciplinaire, Littérature ← écritures → Soin. Soignés/soignants : quelles pratiques du récit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Brodziak; Anne-Marie Petitjean, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie et parole en partage dans quelques textes de Laurent Mauvignier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Livres de voix. Narrations pluralistes et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Gefen; Frédérique Leichter-Flack, Oct 2021, Sciences Po - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-des langues françaises dans La disparition de la langue française d’Assia Djebar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session « Imaginer et produire dans « toutes les langues françaises » : résistances et identités », org. par Catherine Gallouët</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Modern Language Association Annual Convention, Mar 2020, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À bout de souffle : le lecteur à l’épreuve du texte dans Ce que j’appelle Oubli de Laurent Mauvignier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) de la vulnérabilité / Esthetics of vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société des Études Supérieures du Département d'Études Françaises, University of Toronto, Apr 2018, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Carvajal González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Taïri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.2263-7664, 2022, Malice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nuit se présenta qui effraya ma nuit ». Écritures de la maladie mémorielle chez Annie Ernaux et Claire Fercak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria (1920-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir.) Roberto Mario Danese, Margareth Amatulli, Riccardo Donati, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biblioteca di testi e studi, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une image impossible venue brouiller le réel » : Images et voix en résonance dans quelques textes de Laurent Mauvignier (Des hommes, Dans la foule, Ce que j’appelle oubli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Image incertaine : Pluralité de l'image dans l’œuvre de Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2379060878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF783B33"/>
+    <w:nsid w:val="ADADDABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-deleuze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8150-390X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s372907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&amp;%20Theses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62119/icla.4.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ta&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-deleuze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8150-390X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s372907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&amp;%20Theses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62119/icla.4.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ta&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>