--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Deleuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littératures françaises.Membre du laboratoire CIELAM Groupe 19-21, Aix-Marseille UniversitéNew York University.                                                           Qualifiée aux fonctions de maître de conférences Section 9 du CNU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8150-390X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Traversée par le souffle : Événement, écriture et corps en mouvement dans l’œuvre de Laurent Mauvignier&amp;quot;,  sous la direction de François Noudelmann et de Michel BertrandNew York University / Aix-Marseille UniversitéSoutenue le 6 décembre 2024</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s372907</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&%20Theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « les lendemains d’événements » L’événement silencieux des corps, de la mort et du désir dans Les Petits Chevaux de Tarquinia de Marguerite Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Marguerite Duras n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Duras, mythe(s), écriture et création suivi de Lectures des Petits Chevaux de Tarquinia, sous la direction de Simona Crippa et Sylvie Loignon (8), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16974-1.p.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le texte est du côté de la tentative — comme la colère, celle-ci peut être désespérée, mais relève tout de même d’un flux vital. » Marina Skalova - auteure, poétesse et dramaturge et Laëtitia Deleuze - Aix-Marseille Université, CIELAM (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ecrire la frontière, 14, pp.2263-7664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être(s) à l’écoute, être(s) au monde : Accueil des voix, porosité et sensorialité du récit dans les œuvres de Marie Cosnay et de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, http://journals.openedition.org/fixxion/3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre le fil de la blessure » : Poétique des voix et corporalité de la mémoire dans Loin d’eux de Laurent Mauvignier et Thésée, sa vie nouvelle de Camille de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wierzbowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tout autre Sartre » de François Noudelmann. Entretien entre François Noudelmann et Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ARC, Department of French Literature, Thought and Culture, New York University </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres pour le dire : Voix vulnérables et expérience relationnelle dans quelques textes de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re–Imagining Literatures of the World: Global and Local, Mainstreams and Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Comparative Literature, Jul 2022, Tbilisi, Georgia, Georgia. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62119/icla.4.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps-forêt, voix et cosmogonie malgaches : poétique féministe et décoloniale autour de l'insurrection de 1947 dans Feux, fièvres, forêts de Marie Ranjanoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues décoloniaux : Colloque international en littérature, linguistique et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Nikhita Obeegadoo, Dr Patricia Lee Men Chin, Dr Kumari Issur, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Opening the wound: Narrative(s) of the event in Laurent Mauvignier's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar “Event, Nonevent, Unevent”, org. par Gabriel Quigley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Comparative Literature Association Annual Meeting, Jun 2022, National Taiwan Normal University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel &amp;quot;Brokenness and Blessure: Mediation as Repair?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediums : 39th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pittsburgh University, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écritures de la maladie, récits partagés : Le soin par l’écoute et la parole dans la littérature française contemporaine (Ce qui est nommé reste en vie de Claire Fercak, La Maternité de Mathieu Simonet, À la folie de Joy Sorman, Depuis mon corps chaud de Gwendoline Soublin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Colloque international indisciplinaire, Littérature ← écritures → Soin. Soignés/soignants : quelles pratiques du récit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Brodziak; Anne-Marie Petitjean, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie et parole en partage dans quelques textes de Laurent Mauvignier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Livres de voix. Narrations pluralistes et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Gefen; Frédérique Leichter-Flack, Oct 2021, Sciences Po - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-des langues françaises dans La disparition de la langue française d’Assia Djebar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session « Imaginer et produire dans « toutes les langues françaises » : résistances et identités », org. par Catherine Gallouët</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Modern Language Association Annual Convention, Mar 2020, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À bout de souffle : le lecteur à l’épreuve du texte dans Ce que j’appelle Oubli de Laurent Mauvignier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) de la vulnérabilité / Esthetics of vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société des Études Supérieures du Département d'Études Françaises, University of Toronto, Apr 2018, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Carvajal González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Taïri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.2263-7664, 2022, Malice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nuit se présenta qui effraya ma nuit ». Écritures de la maladie mémorielle chez Annie Ernaux et Claire Fercak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria (1920-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir.) Roberto Mario Danese, Margareth Amatulli, Riccardo Donati, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biblioteca di testi e studi, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une image impossible venue brouiller le réel » : Images et voix en résonance dans quelques textes de Laurent Mauvignier (Des hommes, Dans la foule, Ce que j’appelle oubli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Image incertaine : Pluralité de l'image dans l’œuvre de Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2379060878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Deleuze </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteure en Langue et littératures françaises.Membre du laboratoire CIELAM Groupe 19-21, Aix-Marseille UniversitéNew York University.                                                           Qualifiée aux fonctions de maître de conférences Section 9 du CNU</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8150-390X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse de doctorat : &amp;quot;Traversée par le souffle : Événement, écriture et corps en mouvement dans l’œuvre de Laurent Mauvignier&amp;quot;,  sous la direction de François Noudelmann et de Michel BertrandNew York University / Aix-Marseille UniversitéSoutenue le 6 décembre 2024</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://theses.fr/s372907</w:t></w:r></w:hyperlink><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&%20Theses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire « les lendemains d’événements » L’événement silencieux des corps, de la mort et du désir dans Les Petits Chevaux de Tarquinia de Marguerite Duras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes. Série Marguerite Duras n° 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Duras, mythe(s), écriture et création suivi de Lectures des Petits Chevaux de Tarquinia, sous la direction de Simona Crippa et Sylvie Loignon (8), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-16974-1.p.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04592425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Suivre le fil de la blessure » : Poétique des voix et corporalité de la mémoire dans Loin d’eux de Laurent Mauvignier et Thésée, sa vie nouvelle de Camille de Toledo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Wierzbowska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers ERTA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le texte est du côté de la tentative — comme la colère, celle-ci peut être désespérée, mais relève tout de même d’un flux vital. » Marina Skalova - auteure, poétesse et dramaturge et Laëtitia Deleuze - Aix-Marseille Université, CIELAM (Entretien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Ecrire la frontière, 14, pp.2263-7664</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03692245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être(s) à l’écoute, être(s) au monde : Accueil des voix, porosité et sensorialité du récit dans les œuvres de Marie Cosnay et de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, http://journals.openedition.org/fixxion/3382</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03900986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Un tout autre Sartre » de François Noudelmann. Entretien entre François Noudelmann et Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ARC, Department of French Literature, Thought and Culture, New York University </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres pour le dire : Voix vulnérables et expérience relationnelle dans quelques textes de Laurent Mauvignier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re–Imagining Literatures of the World: Global and Local, Mainstreams and Margins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Association of Comparative Literature, Jul 2022, Tbilisi, Georgia, Georgia. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.62119/icla.4.2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corps-forêt, voix et cosmogonie malgaches : poétique féministe et décoloniale autour de l'insurrection de 1947 dans Feux, fièvres, forêts de Marie Ranjanoro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues décoloniaux : Colloque international en littérature, linguistique et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dr Nikhita Obeegadoo, Dr Patricia Lee Men Chin, Dr Kumari Issur, Jun 2024, Flic en Flac (Ile Maurice), Mauritius</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panel &amp;quot;Brokenness and Blessure: Mediation as Repair?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Smith</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediums : 39th Annual 20th and 21st Century French and Francophone Studies International Colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Pittsburgh University, Pennsylvania, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Opening the wound: Narrative(s) of the event in Laurent Mauvignier's work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar “Event, Nonevent, Unevent”, org. par Gabriel Quigley</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Comparative Literature Association Annual Meeting, Jun 2022, National Taiwan Normal University, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Écritures de la maladie, récits partagés : Le soin par l’écoute et la parole dans la littérature française contemporaine (Ce qui est nommé reste en vie de Claire Fercak, La Maternité de Mathieu Simonet, À la folie de Joy Sorman, Depuis mon corps chaud de Gwendoline Soublin) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. Colloque international indisciplinaire, Littérature ← écritures → Soin. Soignés/soignants : quelles pratiques du récit ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sylvie Brodziak; Anne-Marie Petitjean, May 2022, Cergy (CY Cergy Paris université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polyphonie et parole en partage dans quelques textes de Laurent Mauvignier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Livres de voix. Narrations pluralistes et démocratie »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alexandre Gefen; Frédérique Leichter-Flack, Oct 2021, Sciences Po - Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entre-des langues françaises dans La disparition de la langue française d’Assia Djebar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session « Imaginer et produire dans « toutes les langues françaises » : résistances et identités », org. par Catherine Gallouët</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Northeast Modern Language Association Annual Convention, Mar 2020, Boston (Massachusetts), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05146402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À bout de souffle : le lecteur à l’épreuve du texte dans Ce que j’appelle Oubli de Laurent Mauvignier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esthétique(s) de la vulnérabilité / Esthetics of vulnerability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Société des Études Supérieures du Département d'Études Françaises, University of Toronto, Apr 2018, Toronto ( CA ), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire la frontière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Carvajal González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Taïri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MaLiCE, le Magazine des Littératures et des Cultures à l'ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 14, pp.2263-7664, 2022, Malice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03691681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une nuit se présenta qui effraya ma nuit ». Écritures de la maladie mémorielle chez Annie Ernaux et Claire Fercak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Amnesie d’autore. Un secolo di parole e immagini per raccontare i disturbi della memoria (1920-2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (dir.) Roberto Mario Danese, Margareth Amatulli, Riccardo Donati, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carocci Editore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Biblioteca di testi e studi, 9788829017775</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Comme une image impossible venue brouiller le réel » : Images et voix en résonance dans quelques textes de Laurent Mauvignier (Des hommes, Dans la foule, Ce que j’appelle oubli)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Deleuze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Image incertaine : Pluralité de l'image dans l’œuvre de Laurent Mauvignier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2379060878</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03903482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId35"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ADADDABD"/>
+    <w:nsid w:val="8B478C99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-deleuze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8150-390X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s372907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&amp;%20Theses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692245v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900986v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792924v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62119/icla.4.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146401v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ta&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-deleuze" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8150-390X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s372907" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.proquest.com/docview/3172937661/?sourcetype=Dissertations%20&amp;%20Theses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592425v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Deleuze" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-16974-1.p.0215" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792924v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbowska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692245v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03900986v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762375v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146409v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.62119/icla.4.2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146392v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146399v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146401v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146395v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146404v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04253011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691681v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Carvajal Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ta&#239;ri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279277v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.carocci.it/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903482v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>