--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -369,286 +369,286 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Chusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Crosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Defente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noemi Garcia-Arjona</w:t>
+                <w:t xml:space="preserve">Fanny Herve-Pecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, QPES, May 2025, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05506962v1</w:t>
+                <w:t xml:space="preserve">hal-05172715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’intelligence artificielle, la transition socio-environnementale : une mise en débat à partir de récits fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Devos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Defente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Hervé-Pécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Crosse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fanny Herve-Pecot</w:t>
+                <w:t xml:space="preserve">Noemi Garcia-Arjona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Écosystèmes de formation - Pour quelle(s) transformation(s) (QPES2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Brest, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.17091409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05172715v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collectif, facteur de développement professionnel</w:t>
               </w:r>
@@ -660,64 +660,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Defente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Garcia-Arjona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement supérieur et les communautés: des dynamiques interconnectées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale de Pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -755,77 +755,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le collectif facteur de développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Chusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Defente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Devos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noemi Garcia-Arjona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enseignement supérieur et les communautés : des dynamiques interconnectées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association internationale de pédagogie universitaire (AIPU), May 2024, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1286,151 +1286,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évaluation en situation authentique</w:t>
+                <w:t xml:space="preserve">Lectures sur la motivation et l’engagement envers les études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431066v1</w:t>
+                <w:t xml:space="preserve">hal-05431063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lectures sur la motivation et l’engagement envers les études</w:t>
+                <w:t xml:space="preserve">L’évaluation en situation authentique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431063v1</w:t>
+                <w:t xml:space="preserve">hal-05431066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pistes d'approches actives en ligne pour l'enseignement de l'allemand</w:t>
               </w:r>
@@ -1720,151 +1720,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma pratique de l'enseignement de l'allemand, relue dans le prisme théorique</w:t>
+                <w:t xml:space="preserve">Face à un monde en mouvement : quelle posture pour les acteurs de l’université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431044v1</w:t>
+                <w:t xml:space="preserve">hal-05431047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à un monde en mouvement : quelle posture pour les acteurs de l’université ?</w:t>
+                <w:t xml:space="preserve">Ma pratique de l'enseignement de l'allemand, relue dans le prisme théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431047v1</w:t>
+                <w:t xml:space="preserve">hal-05431044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2019,51 +2019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Virtanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Niedling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Devos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431066v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431063v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Virtanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Niedling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Devos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>