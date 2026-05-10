--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -1720,151 +1720,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05431045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Face à un monde en mouvement : quelle posture pour les acteurs de l’université ?</w:t>
+                <w:t xml:space="preserve">Ma pratique de l'enseignement de l'allemand, relue dans le prisme théorique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431047v1</w:t>
+                <w:t xml:space="preserve">hal-05431044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ma pratique de l'enseignement de l'allemand, relue dans le prisme théorique</w:t>
+                <w:t xml:space="preserve">Face à un monde en mouvement : quelle posture pour les acteurs de l’université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Devos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05431044v1</w:t>
+                <w:t xml:space="preserve">hal-05431047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId39"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2019,51 +2019,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Virtanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Niedling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Devos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431047v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431031v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Devos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431002v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Virtanen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Niedling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431025v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172715v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Chusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Crosse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Defente" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herve-Pecot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506962v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Herv&#233;-P&#233;cot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemi Garcia-Arjona" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17091409" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05388070v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Devos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00633344v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00632907v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387043v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387027v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431063v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431066v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431061v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431055v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431058v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431051v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431044v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431047v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>