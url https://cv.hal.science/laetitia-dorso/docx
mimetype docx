--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -75,385 +75,385 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas d'urolithiase bovine</w:t>
+                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas de photosensibilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Dorso</w:t>
+                <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (57-58), pp.58-61. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 61 (17), pp.72-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042128v1</w:t>
+                <w:t xml:space="preserve">hal-05155937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarche médico-légale en cas de maltraitance bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 463, pp.134-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen post mortem du rein chez les bovins : identifier les lésions clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (57-58), pp.48-57. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/npvelsa/2024038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas de photosensibilisation</w:t>
+                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas d'urolithiase bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Dorso</w:t>
+                <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (17), pp.72-78</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16 (57-58), pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05155937v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen post mortem du revêtement cutané chez les bovins : identifier les lésions clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61 (17), pp.60-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -478,51 +478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas de listériose bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (59), pp.72-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -556,51 +556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen post mortem de l’encéphale chez les bovins : identifier les lésions clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (59), pp.62-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -634,51 +634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspects juridiques et prévention de la maltraitance des bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 463, pp.130-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -828,51 +828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le numérique en élevage bovin : vers une prise de décision éclairée en santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,51 +945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autopsie Vétérinaire : Entre Règles, Sécurité et Gestion des Déchets -Comment concilier responsabilités et pratiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Numéro spécial, pp.11-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Vieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Coeuriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Fusellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1278,51 +1278,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otopathy secondary to trigeminal schwannoma in a Quarter Horse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tricaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postpartum clostridial gangrenous metritis in 12 dairy goats in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1663,51 +1663,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVAN (Innovative Veterinary Assisted Necropsy): A Diagnosis Support System for Veterinary Necropsy Based on Bayesian Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chocteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1845,51 +1845,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Dalibard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Point vétérinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53 (436), pp.82-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2048,51 +2048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious Bovine Respiratory Diseases in Adult Cattle: An Extensive Necropsic and Etiological Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Delezoïde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2431,967 +2431,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large outbreak of bovine botulism possibly linked to a massive contamination of grass silage by type D/C&amp;lt;i&amp;gt;Clostridium botulinum&amp;lt;/i&amp;gt;spores on a farm with dairy and poultry operations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aminoaciduria caused by fanconi syndrome in a heifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Douart</w:t>
+                <w:t xml:space="preserve">N. Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chartier</w:t>
+                <w:t xml:space="preserve">L. Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Lise Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dervilly-Pinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Herve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0950268817002382⟩</w:t>
+              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (2), pp.598-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jvim.14605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04056802v1</w:t>
+                <w:t xml:space="preserve">hal-01605879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminoaciduria caused by fanconi syndrome in a heifer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Dorso</w:t>
+                <w:t xml:space="preserve">A large outbreak of bovine botulism possibly linked to a massive contamination of grass silage by type D/C&amp;lt;i&amp;gt;Clostridium botulinum&amp;lt;/i&amp;gt;spores on a farm with dairy and poultry operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Relun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lise Royer</w:t>
+                <w:t xml:space="preserve">A. Douart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Dervilly-Pinel</w:t>
+                <w:t xml:space="preserve">C. Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Herve</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Veterinary Internal Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 31 (2), pp.598-603. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (16), pp.1-10/3477 - 3485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jvim.14605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/s0950268817002382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605879v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A large outbreak of bovine botulism possibly linked to a massive contamination of grass silage by type D/C Clostridium botulinum spores on a farm with dairy and poultry operations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Refractory hypoglycaemia in a dog infected withTrypanosoma congolense</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack-Yves Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desquesnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Guatteo</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0950268817002382⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2016001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01820516v1</w:t>
+                <w:t xml:space="preserve">hal-01594379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refractory hypoglycaemia in a dog infected withTrypanosoma congolense</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Long-Term Toxicity of [213]Bi-Labelled BSA in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bossard</w:t>
+                <w:t xml:space="preserve">Edith Bigot-Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Gouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/parasite/2016001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594379v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01809417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-Term Toxicity of [213]Bi-Labelled BSA in Mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Naturally occurring melanomas in dogs as models for non-UV pathways of human melanomas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Cadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde de Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Gouard</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Vergier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0151330⟩</w:t>
+              <w:t xml:space="preserve">Pigment Cell &amp; melanoma research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (1), pp.90-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01809417v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naturally occurring melanomas in dogs as models for non-UV pathways of human melanomas.</w:t>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (1), pp.90-102. </w:t>
+                <w:t xml:space="preserve">High-grade mucoepidermoid carcinoma of the mandibular salivary gland in a lion (Panthera leo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12170⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E. Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">S. Triau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">L. Dorso</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Labrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 45 (1), pp.104-108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1354/vp.45-1-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3401,51 +3267,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion de la dermatite digitale en atelier d’engraissement de jeunes bovins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3467,150 +3333,150 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Heily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toczé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SNGTV, May 2024, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrite gangreneuse clostridienne post-partum chez la chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel-Robert Popoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Tesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,100 +3495,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Nationale des Groupements Techniques Vétérinaires (SNGTV), May 2023, Poitiers - Futuroscope, France. pp.445-450</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed analysis of mortality rates in the female progeny of Holstein bulls allows the discovery of new dominant genetic defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3754,217 +3620,217 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th World Congress on Genetics Applied to Livestock Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03731355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Diagnosis Support System for Veterinary Necropsy based on Bayesian Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chocteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Picault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Agents and Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.645-654, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010223106450654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03342265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IVAN, système d'aide au diagnostic en autopsie bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtita Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Chocteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3979,801 +3845,801 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de la e-santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Castres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03934150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cas de botulisme bovin massif : investigation épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Douart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 930 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actinobacillose cutanée et pulmonaire chez deux vaches Rouge-des-Prés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 930 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un foyer de botulisme bovin à Clostridium botulinum de type D/C : suspicion d’une contamination massive de l’ensilage d’herbe à partir de fumier de volailles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Douart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’échange sur le botulisme animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Ploufragan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outbreaks Of Digital Dermatitis In Beef Fattening Units: Clinical Findings And Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Heily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Toczé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. International Symposium and 11. Conference on Lameness in Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Munich, Germany. 375 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les troubles ostéo-squelettiques chez le veau et le jeune bovin en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël R. Guatteo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Douart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales des Groupements Techniques Vétérinaires (JNGTV)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nantes, France. 930 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High frequency of spontaneous rhabdomyosarcomas in older mdx mice with X-linked muscular dystrophy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Belluco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Dorso</w:t>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard-Yves Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Meeting of the European Society of Veterinary Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Munich, Germany. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4783,151 +4649,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité réseau robuste pour service de téléexpertise vétérinaire par lunettes connectées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Koma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dorso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Lamine Koma</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-2021-01-SRCD, IMT ATLANTIQUE. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03274500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4937,51 +4803,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of circulating tumor DNA as a biomarker for canine cancers: illustration in histiocytic sarcoma, oral malignant melanoma and multicentric lymphoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5033,51 +4899,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Derrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5087,168 +4953,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atypical case of cutaneous and respiratory actinobacillosis in a French beef cattle herd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne A. Relun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Douart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29. World Buiatrics Congress (WBC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Dublin, Ireland. 728 p., 2016, World Buiatrics Congress (WBC)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId160"/>
+      <w:footerReference w:type="default" r:id="rId158"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5395,51 +5261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042128v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024039" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042524v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dorso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042147v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024038" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Duvauchelle-Wach&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Heily" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice S Reynolds" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chetboul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elliott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laxalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coeuriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jepm.2023.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Tesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Despres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10406387231161508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2021.11.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pesquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dalibard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prouteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Fornel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80332-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082280" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delezo&#239;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Philips" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056802v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268817002382" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesbron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorso" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14605" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01820516v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0950268817002382" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594379v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bossard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01809417v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot-Corbel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Diab" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gouard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151330" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01002709v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vergier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12170" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RND03NFW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667063v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Risi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labrut" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nguyen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1354/vp.45-1-104" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636061v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocz&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465008v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Robert Popoff" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731355v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342265v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223106450654" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934150v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;tita Dorso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734539v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734682v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787006v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734434v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Denis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816731v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dorso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belluco" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Yves Fernandez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007320v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740455v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155937v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dorso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Duvauchelle-Wach&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Heily" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice S Reynolds" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chetboul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elliott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laxalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coeuriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jepm.2023.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Tesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Despres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10406387231161508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2021.11.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pesquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dalibard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prouteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Fornel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80332-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082280" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delezo&#239;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Philips" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesbron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14605" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268817002382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01809417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot-Corbel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Diab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gouard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01002709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vergier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RND03NFW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Risi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labrut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1354/vp.45-1-104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Robert Popoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223106450654" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;tita Dorso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dorso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belluco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Yves Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>