--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -109,498 +109,498 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas de photosensibilisation</w:t>
+                <w:t xml:space="preserve">Démarche médico-légale en cas de maltraitance bovine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 61 (17), pp.72-78</w:t>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 463, pp.134-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155937v1</w:t>
+                <w:t xml:space="preserve">hal-05042524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche médico-légale en cas de maltraitance bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dorso</w:t>
+                <w:t xml:space="preserve">Examen post mortem du rein chez les bovins : identifier les lésions clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (57-58), pp.48-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042524v1</w:t>
+                <w:t xml:space="preserve">hal-05042147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen post mortem du rein chez les bovins : identifier les lésions clés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas d'urolithiase bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (57-58), pp.48-57. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16 (57-58), pp.58-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024038⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05042147v1</w:t>
+                <w:t xml:space="preserve">hal-05042128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas d'urolithiase bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Dorso</w:t>
+                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas de photosensibilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (57-58), pp.58-61. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 61 (17), pp.72-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2024039⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05042128v1</w:t>
+                <w:t xml:space="preserve">hal-05155937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examen post mortem du revêtement cutané chez les bovins : identifier les lésions clés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dorso</w:t>
+                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas de listériose bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 61 (17), pp.60-71</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 16 (59), pp.72-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/npvelsa/2025017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05155911v1</w:t>
+                <w:t xml:space="preserve">hal-05155857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lésions nécropsiques et stratégies préventives dans un cas de listériose bovine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Dorso</w:t>
+                <w:t xml:space="preserve">Examen post mortem du revêtement cutané chez les bovins : identifier les lésions clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 16 (59), pp.72-76. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 61 (17), pp.60-71</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/npvelsa/2025017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05155857v1</w:t>
+                <w:t xml:space="preserve">hal-05155911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen post mortem de l’encéphale chez les bovins : identifier les lésions clés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Elevages et Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 16 (59), pp.62-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1395,51 +1395,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postpartum clostridial gangrenous metritis in 12 dairy goats in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2048,51 +2048,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infectious Bovine Respiratory Diseases in Adult Cattle: An Extensive Necropsic and Etiological Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Cesbron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bourdeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4702,51 +4702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouabdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Dorso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5261,51 +5261,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155937v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dorso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042524v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042128v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024039" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155911v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155857v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025017" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Duvauchelle-Wach&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Heily" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice S Reynolds" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chetboul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elliott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laxalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coeuriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jepm.2023.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Tesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Despres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10406387231161508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2021.11.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pesquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dalibard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prouteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Fornel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80332-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082280" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delezo&#239;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Philips" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesbron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14605" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268817002382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01809417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot-Corbel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Diab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gouard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01002709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vergier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RND03NFW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Risi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labrut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1354/vp.45-1-104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Robert Popoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223106450654" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;tita Dorso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dorso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belluco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Yves Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dorso" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042147v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Dorso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024038" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042128v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2024039" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155857v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155911v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05155838v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvelsa/2025016" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04973706v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Relun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Duvauchelle-Wach&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Heily" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05042591v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assi&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guintard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8045" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371468v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice S Reynolds" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Chetboul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Elliott" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Laxalde" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Nguyen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.16952" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04142850v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Vieu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Coeuriot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fusellier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jepm.2023.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124341v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Lemonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tricaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Leroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eve.13650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chartier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R. Popoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Tesson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Despres" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10406387231161508" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844760v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Besnard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Leclerc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mekki Boussaha" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grohs" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jewell" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2022-22365" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03702369v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chocteau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Sicard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpa.2021.11.006" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05075836v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lahoreau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pesquet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Dalibard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03110876v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Prouteau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Alexandre Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline de Fornel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cadieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Derrien" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-80332-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03340624v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rouault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barbotin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani11082280" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557563v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Delezo&#239;de" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Philips" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061154v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bourdeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.15387" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605879v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cesbron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dorso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Royer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dervilly-Pinel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Herve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvim.14605" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chartier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Guatteo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0950268817002382" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594379v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack-Yves Deschamps" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desquesnes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bossard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2016001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01809417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bigot-Corbel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Abadie" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Diab" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gouard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0151330" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01002709v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde de Brito" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Vergier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12170" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RND03NFW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667063v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Risi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Triau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labrut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Nguyen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1354/vp.45-1-104" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636061v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tocz&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04465008v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Robert Popoff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03731355v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Leclerc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03342265v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010223106450654" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;tita Dorso" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734539v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne A. Relun" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Douart" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l R. Guatteo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787006v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734434v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Denis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Assie" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816731v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Dorso" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Belluco" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard-Yves Fernandez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03274500v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Koma" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouabdallah" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740455v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>