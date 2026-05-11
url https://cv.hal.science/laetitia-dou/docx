--- v0 (2026-03-03)
+++ v1 (2026-05-11)
@@ -1,6484 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6433 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Dou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4594-4676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">253123275</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=3WLGpLQAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/Q-4963-2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin Exacerbates Endothelial Dysfunction Induced by Uremic Toxin Indoxyl Sulfate and Is Associated with Hemodialysis Arteriovenous Access Complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Chermiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (4), pp.159. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins17040159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05441720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Uremic Toxins to Hemodialysis Access Failure: IL-8 and MCP-1 Chemokines as a Link Between Endothelial Activation and AV Access Complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Chermiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Giaime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Solignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pedinielli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (9), pp.434. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins17090434⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-05441926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indoxyl sulfate inhibits muscle cell differentiation via Myf6/MRF4 and MYH2 downregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Koppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Beau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.103-113. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ndt/gfad123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Uremic Toxins in Vascular Inflammation Associated with Chronic Kidney Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Chermiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (23), pp.7149. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm13237149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Comparison of Uremic Toxin Removal Using Different Hemodialysis Modes: A Single-Center Crossover Prospective Observational Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Duval-Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Burtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laforet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 (2), pp.373. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines11020373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD146 at the Interface between Oxidative Stress and the Wnt Signaling Pathway in Systemic Sclerosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Heim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Joshkon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Kaspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bachelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142 (12), pp.3200-3210.e5. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2022.03.038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of myostatin and activin A accumulation in chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bartoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Aniort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (7), pp.1249-1260. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ndt/gfac136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein/Fiber Index Modulates Uremic Toxin Concentrations in Hemodialysis Patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Ebersolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tacy Santana Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Mallmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mc-Kay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (9), pp.589. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins14090589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutrophil:lymphocyte ratio correlates with the uremic toxin indoxyl sulfate and predicts the risk of death in patients on hemodialysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Bataille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 37 (12), pp.2528-2537. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ndt/gfab350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reversing endothelial dysfunction with empagliflozin to improve cardiomyocyte function in cardiorenal syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burtey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 99 (5), pp.1062-1064. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2021.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl Hydrocarbon Receptor Activation and Tissue Factor Induction by Fluid Shear Stress and Indoxyl Sulfate in Endothelial Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Laforêt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Von Kotze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Addi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (7), pp.2392. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21072392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">toxins Endothelial Toxicity of High Glucose and its by-Products in Diabetic Kidney Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Jourde-Chiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (10), pp.578. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins11100578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02708220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endothelium structure and function in kidney health and disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Jourde-Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadi Fakhouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bellien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burtey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Reviews Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.87-108. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41581-018-0098-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02160201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of tissue factor induction by the uremic toxin indole-3 acetic acid through aryl hydrocarbon receptor/nuclear factor-kappa B signaling pathway in human endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Addi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Mckay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddine El Mecherfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Kheroua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (1), pp.121-136. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-018-2328-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tryptophan-Derived Uremic Toxins and Thrombosis in Chronic Kidney Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Addi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burtey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (10), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins10100412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aryl hydrocarbon receptor is activated in patients and mice with chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tawfik Addi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gondouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93 (4), pp.986-999. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2017.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The harmful effect of indoxyl sulfate on neovascularization in chronic kidney disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Burtey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 89, pp.532-534. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.kint.2015.12.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Xanthine Oxidase Activity Is Predictive of Cardiovascular Disease in Patients with Chronic Kidney Disease, Independently of Uric Acid Levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gondouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Jourde-Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephron Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 131 (3), pp.167-174. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000441091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Cardiovascular Effect of the Uremic Solute Indole-3 Acetic Acid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gondouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Society of Nephrology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (4), pp.876-887. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1681/ASN.2013121283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Aryl Hydrocarbon Receptor-Activating Effect of Uremic Toxins from Tryptophan Metabolism: A New Concept to Understand Cardiovascular Complications of Chronic Kidney Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (3), pp.934-949. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins6030934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indolic uremic solutes increase tissue factor production in endothelial cells by the aryl hydrocarbon receptor pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gondouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Duval-Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 84 (4), pp.733-744. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ki.2013.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vascular Incompetence in Dialysis Patients-Protein-Bound Uremic Toxins and Endothelial Dysfunction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Jourde-Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Dialysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 24 (3), pp.327-337. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-139X.2011.00925.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of uremic solutes in biological fluids of chronic kidney disease patients by HPLC assay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Calaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Genovesio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Verhaeghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Jourde-Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 879 (23), pp.2281-2286. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jchromb.2011.06.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Uremia Cause Vascular Dysfunction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gondouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Duval-Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney and Blood Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (4), pp.284-290. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000327131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transplanted Late Outgrowth Endothelial Progenitor Cells as Cell Therapy Product for Stroke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chahrazad Moubarik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Guillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennis Youssef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Laurent Codaccioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Piercecchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (1), pp.208-220. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12015-010-9157-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guanidino Compounds as Cause of Cardiovascular Damage in Chronic Kidney Disease: An in vitro Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Schepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Griet Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gayrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Purification</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30 (4), pp.277-287. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000320765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levels of circulating endothelial progenitor cells are related to uremic toxins and vascular injury in hemodialysis patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Jourde-Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Calaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 7 (9), pp.1576-1584. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1538-7836.2009.03540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-Bound Toxins-Update 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Jourde-Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Vanholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminars in Dialysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.334-339. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1525-139X.2009.00576.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circulating microparticles in renal diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesavre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Mecarelli-Halbwachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23 (7), pp.2129-2132. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ndt/gfn029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review on uraemic toxins III: recommendations for handling uraemic retention solutes in vitro towards a standardized approach for research on uraemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Glorieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Thornalley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Schepers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Meert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 22 (12), pp.3381-3390. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ndt/gfm210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The uremic solute indoxyl sulfate induces oxidative stress in endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noemie Jourde-Chiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Berland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 5 (6), pp.1302-1308. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1538-7836.2007.02540.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation of circulating endothelial microparticles in patients with chronic renal failure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sampol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (3), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1538-7836.2005.01780.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adsorption of the uremic toxin p-cresol onto hemodialysis membranes and microporous adsorbent zeolite silicalite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Wernert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliver Schäf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 123 (2), pp.164-173. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2005.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The uremic solutes p-cresol and indoxyl sulfate inhibit endothelial proliferation and wound repair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sampol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 65 (2), pp.442-451. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1523-1755.2004.00399.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cresol, a uremic retention solute, alters the endothelial barrier function in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thrombosis and Haemostasis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (1), pp.140-150. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1160/th03-07-0491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein-bound uremic retention solutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Renal Replacement Therapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (4), pp.310-320. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/j.arrt.2003.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impaired expression of glycoproteins on resting and stimulated platelets in uraemic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sampol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (9), pp.1834-1841. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ndt/gfg185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-cresol, a uremic toxin, decreases endothelial cell response to inflammatory cytokines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Guilianelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Moal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kidney International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 62 (6), pp.1999-2009. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1523-1755.2002.t01-1-00651.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'étude du comportement cellulaire en condition de flux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Fabregues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Anfosso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Fuseri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Poncelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation et Technologie en Biologie et Medecine, ITBM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 19 (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Kaposi's sarcoma cells in recruitment of circulating leukocytes: implications in pathogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Galea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Frances</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sampol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Chermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 1 (4), pp.273-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of uremia and hemodialysis on soluble L-selectin and leukocyte surface CD11b and L-selectin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sampol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Kidney Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 31 (1), pp.67-73. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1053/ajkd.1998.v31.pm9428454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Analysis of Leukocyte Membrane Antigen Expression on Human Fetal and Cord Blood: Normal Values and Changes during Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Bikoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude d'Ercole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dameche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Mutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical immunology and immunopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 84 (1), pp.56-64. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/clin.1997.4366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meltspun cellulose diacetate and polysulfone membranes have the same effect on complement activation and expression of leukocyte adhesion molecules and complement receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dameche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Andre-Pinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nephrology Dialysis Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 10 (10), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indole-3 acetic acid predicts cardiovascular event and mortality in chronic kidney disease patients: evidence for an endothelial inflammatory and prooxidant effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Sallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gondouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st Congress of the European-Renal-Association(ERA)/European-Dialysis-and-Transplant-Association (EDTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Amsterdam, Netherlands. pp.163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The uremic toxin indole-3-acetic acid induces endothelial cox-2 expression by increasing oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gondouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Poitevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Congress of the European-Renal-Association/European-Dialysis-and-Transplant-Association (ERA-EDTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of indole-derived uremic solutes on tissue factor production via aryl hydrocarbon receptor pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Gondouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariane Duval-Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th Congress of the European-Renal-Association/European-Dialysis-and-Transplant-Association (ERA-EDTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France. pp.77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elevation of endothelial microparticles in chronic renal failure: Role of uremic toxins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Sabatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cerini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sampol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd Annual Meeting of the European-Renal-Association/European-Dialysis-and-Transplant-Association (ERA-EDTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Istanbul, Turkey. pp.V63-V64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphonuclear activation measured by surface expression of CD11b and CD62L in uremic patients.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Dignat-George</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Sampol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Berland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. pp.A0313</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId199"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6539,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A30FF48"/>
+    <w:nsid w:val="FF3F6160"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6770,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-dou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4594-4676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4963-2017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Chermiti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giaime" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solignac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedinielli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17090434" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441720v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17040159" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad123" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13237149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Duval-Sabatier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pelletier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laforet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11020373" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670060v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac136" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ebersolt" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacy Santana Machado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mallmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mc-Kay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14090589" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922484v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaspi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.03.038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670071v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Fraisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab350" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256334v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.01.008" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526006v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lafor&#234;t" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Von Kotze" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Addi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072392" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02708220v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Jourde-Chiche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100578" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02160201v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-018-0098-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poitevin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kheroua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2328-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068080v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10100412" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060310v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gondouin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.11.010" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464929v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2015.12.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610425v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013121283" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000441091" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610428v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6030934" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610430v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.133" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610435v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-139X.2011.00925.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A763B164FBDF42DE7F8ED827309467315CF95D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Calaf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Genovesio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.06.014" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47D6R37J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610434v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000327131" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670118v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Moubarik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Youssef" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Codaccioni" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-010-9157-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayrard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320765" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610439v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calaf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03540.x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610438v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-139X.2009.00576.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-331BZBPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Berland" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesavre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mecarelli-Halbwachs" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfn029" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670130v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cohen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glorieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thornalley" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schepers" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meert" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfm210" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610441v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2007.02540.x" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610442v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sabatier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sampol" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2005.01780.x" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02011745v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#228;f" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Faure" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.11.009" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7Q4H5DJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertrand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1755.2004.00399.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anfosso" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th03-07-0491" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610447v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.arrt.2003.08.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610446v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morange" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfg185" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610448v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guilianelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.2002.t01-1-00651.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670200v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabregues" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Anfosso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fuseri" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poncelet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670152v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galea" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Frances" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chermann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610449v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/ajkd.1998.v31.pm9428454" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE54E6D8C90CE48A1F97C381F8950DB9BEAF834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670166v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Bikoue" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise George" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dameche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mutin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/clin.1997.4366" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610451v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andre-Pinon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bernard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610429v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610432v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610450v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-dou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4594-4676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253123275" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=3WLGpLQAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/Q-4963-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441720v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Solignac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Chermiti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mckay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giaime" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17040159" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05441926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedinielli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins17090434" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04254193v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Koppe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Benoit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfad123" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Burtey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13237149" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391251v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Duval-Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Burtey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pelletier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Laforet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines11020373" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922484v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Heim" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Joshkon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaspi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bachelier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2022.03.038" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670060v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bartoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Sall&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aniort" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfac136" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03922171v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ebersolt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tacy Santana Machado" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Mallmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mc-Kay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14090589" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670071v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfab350" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03256334v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2021.01.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02526006v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lafor&#234;t" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Von Kotze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Addi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21072392" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02708220v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noemie Jourde-Chiche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins11100578" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02160201v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Fakhouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bellien" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41581-018-0098-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060898v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Poitevin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddine El Mecherfi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Kheroua" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-018-2328-3" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins10100412" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02060310v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gondouin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.11.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464929v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2015.12.030" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000441091" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610425v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1681/ASN.2013121283" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610428v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins6030934" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610430v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ki.2013.133" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610435v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dignat-George" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-139X.2011.00925.x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A763B164FBDF42DE7F8ED827309467315CF95D13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Calaf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Genovesio" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Verhaeghe" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2011.06.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-47D6R37J-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610434v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000327131" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chahrazad Moubarik" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Guillet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennis Youssef" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Codaccioni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Piercecchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-010-9157-y" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610436v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schepers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Griet Glorieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gayrard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000320765" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610439v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sabatier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Calaf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2009.03540.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610438v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Vanholder" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-139X.2009.00576.x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-331BZBPC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610440v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Daniel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Berland" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesavre" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Mecarelli-Halbwachs" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfn029" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670130v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cohen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Glorieux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thornalley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schepers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Meert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfm210" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610441v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Faure" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2007.02540.x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610442v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Faure" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sabatier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Sampol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1538-7836.2005.01780.x" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02011745v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Wernert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Sch&#228;f" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Faure" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2005.11.009" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7Q4H5DJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bertrand" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1523-1755.2004.00399.x" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610445v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Anfosso" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1160/th03-07-0491" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610447v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.arrt.2003.08.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610446v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Moal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Morange" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ndt/gfg185" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610448v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guilianelli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Moal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1523-1755.2002.t01-1-00651.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670200v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fabregues" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Anfosso" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fuseri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Poncelet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670152v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Galea" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Frances" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chermann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610449v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/ajkd.1998.v31.pm9428454" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CE54E6D8C90CE48A1F97C381F8950DB9BEAF834/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670166v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Bikoue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude d'Ercole" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise George" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dameche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Mutin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/clin.1997.4366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610451v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Andre-Pinon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bernard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610431v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610432v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610443v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01610450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>