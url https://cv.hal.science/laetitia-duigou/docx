--- v0 (2026-03-16)
+++ v1 (2026-05-10)
@@ -2240,278 +2240,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of forced vibrations of viscoelastic composite structures with perturbation method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of damping properties for viscoelastic composite plates of flax fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guevel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Couillard</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Druesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15376494.2025.2471942⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.119509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017709v1</w:t>
+                <w:t xml:space="preserve">hal-05262832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of damping properties for viscoelastic composite plates of flax fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical study of forced vibrations of viscoelastic composite structures with perturbation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Couillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ziapkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaoula Chikhaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Guevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 372, pp.119509. </w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2025.2471942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262832v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of the vibration damping properties of carbon/flax hybrid fiber-reinforced composite structures with perturbation method</w:t>
               </w:r>
@@ -2627,51 +2627,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization and modelling of the damping properties of composite structures based on flax fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ziapkoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3525,273 +3525,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear free vibrations of centrifugally stiffened uniform beams at high angular velocity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. M. Cadou</w:t>
+                <w:t xml:space="preserve">Forced harmonic response of viscoelastic sandwich beams by a reduction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiza Boumediene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostafa Daya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Cadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Duigou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.045⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (11), pp.1290-1299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15376494.2015.1068408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110755v1</w:t>
+                <w:t xml:space="preserve">hal-01514672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forced harmonic response of viscoelastic sandwich beams by a reduction method</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Duigou</w:t>
+                <w:t xml:space="preserve">Nonlinear free vibrations of centrifugally stiffened uniform beams at high angular velocity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bekhoucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rechak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Cadou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Advanced Materials and Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 379, pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2016.05.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15376494.2015.1068408⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01514672v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch switching at Hopf bifurcation analysis via asymptotic numerical method</w:t>
               </w:r>
@@ -4164,64 +4164,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear forced vibrations of rotating anisotropic beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bekhoucha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rechak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4654,275 +4654,275 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping analysis of beams submitted to passive and active control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">El Mostapha Daya</w:t>
+                <w:t xml:space="preserve">H. Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Belouettar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laeticia Duigou</w:t>
+                <w:t xml:space="preserve">S. Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
+                <w:t xml:space="preserve">M. Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (2), pp.322-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2008.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00402245v1</w:t>
+                <w:t xml:space="preserve">hal-04724486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damping analysis of beams submitted to passive and active control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Boudaoud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E.M. Daya</w:t>
+                <w:t xml:space="preserve">Hakim Boudaoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Mostapha Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Belouettar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Duigou</w:t>
+                <w:t xml:space="preserve">Salim Belouettar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laeticia Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Potier-Ferry</w:t>
+                <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 31 (2), pp.322-331. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engstruct.2008.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04724486v1</w:t>
+                <w:t xml:space="preserve">hal-00402245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear forced vibration of damped plates by an asymptotic numerical method</w:t>
               </w:r>
@@ -5077,51 +5077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Damil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 43 (2), pp.253-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laeticia Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostapha Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 15, pp.623-630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5285,51 +5285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mostafa Daya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Potier-Ferry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 192 (11-12), pp.1323-1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5647,51 +5647,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chikhaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duigou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ziapkoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moustafa Daya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duigou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahmoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kervoelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumediene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Daya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168305003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boum&#233;diene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostapha Daya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Duigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boumediene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Miloudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cou&#235;do" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Boutyour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Couedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sliva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Br&#233;zillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Duigou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017709v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziapkoff" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2025.2471942" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119509" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119479" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118566" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2161115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114947" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKV739PK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duigou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1232-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110755v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekhoucha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rechak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.045" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSP952SG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1068408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04739476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Bekhoucha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rechak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2014.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXB8L18H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.03.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R02Q3K20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-1040-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23S2QWXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04739487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.719317" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H Boutyour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0549-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MKGT37T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.086" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402245v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belouettar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2008.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudaoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494489v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2009.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Damil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0303-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/15/2/046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00641-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SVG1B7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duigou-Kersulec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002METZ026S" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaoula Chikhaoui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duigou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guevel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Cadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823149v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Ziapkoff" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038945v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostafa Daya" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030115v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Moustafa Daya" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824561v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Girault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertille Claude" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03251037v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duigou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mahmoudi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kervoelen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Robin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110746v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boumediene" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Daya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cadou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168305003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boum&#233;diene" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mostapha Daya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847659v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laeticia Duigou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Boum&#233;di&#232;ne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Daya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592865v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiza Boumediene" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Miloudi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413176v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cou&#235;do" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416068v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Hassan Boutyour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404178v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Couedo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404042v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sliva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Br&#233;zillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;ticia Duigou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03361676v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215919v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262832v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Druesne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119509" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017709v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Couillard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ziapkoff" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2025.2471942" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262877v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119479" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724249v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2024.118566" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503323v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2022.2161115" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487203v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2019.114947" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02085963v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2018.10.030" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKV739PK-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807602v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Duigou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Girault" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2018.05.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697263v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2016.11.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-015-1232-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514672v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15376494.2015.1068408" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110755v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bekhoucha" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rechak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2016.05.045" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PSP952SG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04739476v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferhat Bekhoucha" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Rechak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnsns.2014.09.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FXB8L18H-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011606v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2014.03.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R02Q3K20-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758613v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-013-1040-3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-23S2QWXF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985314v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04739487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.719317" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.H Boutyour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Miloudi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-010-0549-2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MKGT37T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859500v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.086" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudaoud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Belouettar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier-Ferry" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2008.08.009" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402245v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Boudaoud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Belouettar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Potier-Ferry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494489v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2009.07.005" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403320v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Damil" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-008-0303-1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0964-1726/15/2/046" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724472v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0045-7825(02)00641-2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65SVG1B7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749738v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Duigou-Kersulec" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002METZ026S" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>