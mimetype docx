--- v0 (2026-03-28)
+++ v1 (2026-05-24)
@@ -439,265 +439,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of human mobility traces to predict the spread of COVID-19: A transfer entropy approach</w:t>
+                <w:t xml:space="preserve">Association of close-range contact patterns with SARS-CoV-2: a household transmission study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Delussu</w:t>
+                <w:t xml:space="preserve">Jackie Kleynhans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Dall'Amico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Gauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michele Tizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Maloma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PNAS Nexus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad302⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12, pp.e84753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.84753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04441739v1</w:t>
+                <w:t xml:space="preserve">hal-04441821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Association of close-range contact patterns with SARS-CoV-2: a household transmission study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Dall'Amico</w:t>
+                <w:t xml:space="preserve">The limits of human mobility traces to predict the spread of COVID-19: A transfer entropy approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Delussu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Tizzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Gauvin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12, pp.e84753. </w:t>
+              <w:t xml:space="preserve">PNAS Nexus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2 (10), pgad302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.84753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/pnasnexus/pgad302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04441821v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04441739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randomized reference models for temporal networks</w:t>
               </w:r>
@@ -1561,51 +1561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v19i1.35831" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Panisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cattuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441739v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Delussu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tizzoni" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad302" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441821v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Kleynhans" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dall'Amico" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maloma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84753" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817633v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kivel&#228;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Takaguchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1242252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pepe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mateo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009326" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sapienza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2013.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110700v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallinari Safar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gauvin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louail" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1609/icwsm.v19i1.35831" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Panisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Barrat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Cattuto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988840v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Hazan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Randon-Furling" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441821v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Kleynhans" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Dall'Amico" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tizzoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Maloma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.84753" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04441739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Delussu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pnasnexus/pgad302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817633v4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu G&#233;nois" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marton Karsai" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Kivel&#228;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taro Takaguchi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1242252" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03388224v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Mazzoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Pepe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mateo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009326" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065351v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Sapienza" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.98.012317" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep03099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494206v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Vignes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nadal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2013.03.001" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556769v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>