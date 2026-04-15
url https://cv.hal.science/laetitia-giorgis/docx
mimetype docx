--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -269,130 +269,130 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Traverso et Nicolas Chambon (dir.), Raconter, relater, traduire : paroles de la migration</w:t>
+                <w:t xml:space="preserve">Le Certificat de Formation Générale (CFG) comme levier des compétences discursives pour des EANA PSA d'âge lycée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Didactiques &amp; [et] disciplines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066900v1</w:t>
+                <w:t xml:space="preserve">hal-05571213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biographies langagières en formation en République Démocratique du Congo : pour une réflexivité sur les trajectoires langagières en contexte multi/plurilingue</w:t>
               </w:r>
@@ -532,168 +532,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05354861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le chemin de l'adulte apprenant</w:t>
+                <w:t xml:space="preserve">Véronique Traverso et Nicolas Chambon (dir.), Raconter, relater, traduire : paroles de la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, L'alpha dans tous ses états (84), https://revue-tdfle.fr/articles/revue-84/3763-sur-le-chemin-de-l-adulte-apprenant</w:t>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792660v1</w:t>
+                <w:t xml:space="preserve">hal-05066900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur le chemin de l'adulte apprenant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux de didactique du français langue étrangère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, L'alpha dans tous ses états (84), https://revue-tdfle.fr/articles/revue-84/3763-sur-le-chemin-de-l-adulte-apprenant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marielle Rispail (dir.), Quand les chansons disent les mouvements du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, LIDIL, 66, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.10879⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -703,620 +772,620 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphabétisation des Elèves Allophones Nouvellement Arrivés en France de 16-18 ans : réflexion sur une nécessaire péda-andragogie adaptée au profil des apprenants et aux politiques linguistiques</w:t>
+                <w:t xml:space="preserve">Des silhouettes en guise de fantômes langagiers : étude de cas de biographies langagières en pays multilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LESLLA (Literacy Education and Second Language Learning for Adults) : Travailler Ensemble</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Laval &amp; Université de Quebec, Jun 2025, Quebec, Canada</w:t>
+              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05097811v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires des EANA de plus de 16 ans : des enjeux intrinsèques aux décisions extrinsèques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque OJEMIGR : Penser les trajectoires scolaires et professionnelles des jeunes dans l’immigration : L’éducation et la formation des jeunes migrants au XXème et XXIème siècle : l’analyse du système éducatif et du marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSEI, Dec 2025, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des silhouettes en guise de fantômes langagiers : étude de cas de biographies langagières en pays multilingue</w:t>
+                <w:t xml:space="preserve">Alphabétisation des Elèves Allophones Nouvellement Arrivés en France de 16-18 ans : réflexion sur une nécessaire péda-andragogie adaptée au profil des apprenants et aux politiques linguistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Colloque LESLLA (Literacy Education and Second Language Learning for Adults) : Travailler Ensemble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Laval &amp; Université de Quebec, Jun 2025, Quebec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365688v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05097811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Opéra ? C’est pour les vieux ! » : la posture de lycéens allophones peu scolarisés antérieurement envers un projet engageant le corps, la voix et les idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAAS : Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque ACEDLE 2025, Université de Toulouse, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnérabilité des Mineurs Non Accompagnés et engagement dans les apprentissages</w:t>
+                <w:t xml:space="preserve">L’acculturation à l’écrit chez les élèves analphabètes : un projet de lecteur ou un projet de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vulnérabilité et Langage - Langues, locuteurs, discours - Colloque Jeunes Chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Praxiling; Université Paul Valéry - Montpellier 3, Oct 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International [Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744669v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acculturation à l’écrit chez les élèves analphabètes : un projet de lecteur ou un projet de vie ?</w:t>
+                <w:t xml:space="preserve">Vulnérabilité des Mineurs Non Accompagnés et engagement dans les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International [Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (Belgique), France</w:t>
+              <w:t xml:space="preserve">Vulnérabilité et Langage - Langues, locuteurs, discours - Colloque Jeunes Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praxiling; Université Paul Valéry - Montpellier 3, Oct 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551959v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphabétisation : l'apprentissage de la lecture-écriture en contexte multi/plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Chalane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravaka Ranivoarianja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Bulungu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alphabétisation en RDC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ambassade de France en République Démocratique du Congo; Institut Français de Kinshasa, Oct 2024, Kinshasa, Congo-Kinshasa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératie des grands adolescents : La multimodalité au service de l’alphabétisation et de la phonologie d’élèves NSA en MLDS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineurs non accompagnés en exil : comprendre, accueillir, scolariser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASNAV de Grenoble, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1326,98 +1395,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des trajectoires d’apprentissage des EANA de plus de 16 ans : quelles propositions didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RéAL2 Journées d’études 2025 : Dialogues acquisition-didactique des langues en milieux guidés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1427,114 +1496,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrée dans l'alphabétisation de grands adolescents en Français Langue Seconde : étude des effets d'une approche inductive et multimodale sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023GRALL015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04414985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId35"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1602,51 +1671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4DBF5095"/>
+    <w:nsid w:val="D471EEF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1833,51 +1902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-giorgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7995-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170998088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066900v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giorgis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10879" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097811v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399448v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365688v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059379v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768442v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Chalane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Ranivoarianja" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bulungu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369051v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04414985v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL015" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-giorgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7995-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170998088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giorgis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Chalane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Ranivoarianja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bulungu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04414985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>