--- v1 (2026-04-15)
+++ v2 (2026-05-07)
@@ -372,256 +372,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biographies langagières en formation en République Démocratique du Congo : pour une réflexivité sur les trajectoires langagières en contexte multi/plurilingue</w:t>
+                <w:t xml:space="preserve">Véronique Traverso et Nicolas Chambon (dir.), Raconter, relater, traduire : paroles de la migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518111v1</w:t>
+                <w:t xml:space="preserve">hal-05066900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Morinet, De l’audible au lisible. Le « parlé », obstacle à l’acquisition de l’écrit ?</w:t>
+                <w:t xml:space="preserve">Biographies langagières en formation en République Démocratique du Congo : pour une réflexivité sur les trajectoires langagières en contexte multi/plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/152v4⟩</w:t>
+              <w:t xml:space="preserve">Language Education and Multilingualism – The Langscape Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18452/35919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05354861v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Traverso et Nicolas Chambon (dir.), Raconter, relater, traduire : paroles de la migration</w:t>
+                <w:t xml:space="preserve">Christiane Morinet, De l’audible au lisible. Le « parlé », obstacle à l’acquisition de l’écrit ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/152v4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05066900v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur le chemin de l'adulte apprenant</w:t>
               </w:r>
@@ -1671,51 +1671,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D471EEF7"/>
+    <w:nsid w:val="E69210F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1902,51 +1902,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-giorgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7995-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170998088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giorgis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518111v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35919" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354861v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152v4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Chalane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Ranivoarianja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bulungu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04414985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-giorgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7995-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170998088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giorgis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35919" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Chalane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Ranivoarianja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bulungu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04414985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>