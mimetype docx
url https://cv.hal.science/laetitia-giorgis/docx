--- v2 (2026-05-07)
+++ v3 (2026-05-29)
@@ -746,130 +746,130 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des silhouettes en guise de fantômes langagiers : étude de cas de biographies langagières en pays multilingue</w:t>
+                <w:t xml:space="preserve">Trajectoires d’enseignants titulaires de concours de l'Education Nationale vers l'enseignement du Français Langue Seconde et Scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Enseignants de langues/civilisations étrangères : « D’où venons-nous ? Que sommes-nous ? Où allons-nous ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INALCO, May 2026, Istanbul, Turquie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05365688v1</w:t>
+                <w:t xml:space="preserve">hal-05632279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les trajectoires des EANA de plus de 16 ans : des enjeux intrinsèques aux décisions extrinsèques</w:t>
               </w:r>
@@ -987,165 +987,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’Opéra ? C’est pour les vieux ! » : la posture de lycéens allophones peu scolarisés antérieurement envers un projet engageant le corps, la voix et les idées</w:t>
+                <w:t xml:space="preserve">Des silhouettes en guise de fantômes langagiers : étude de cas de biographies langagières en pays multilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAS : Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque ACEDLE 2025, Université de Toulouse, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Des images et des mots, des mots sur les images de la mobilité académique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Fribourg, Nov 2025, Fribourg (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059379v1</w:t>
+                <w:t xml:space="preserve">hal-05365688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acculturation à l’écrit chez les élèves analphabètes : un projet de lecteur ou un projet de vie ?</w:t>
+                <w:t xml:space="preserve">« L’Opéra ? C’est pour les vieux ! » : la posture de lycéens allophones peu scolarisés antérieurement envers un projet engageant le corps, la voix et les idées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International [Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (Belgique), France</w:t>
+              <w:t xml:space="preserve">PAAS : Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures - Contextes &amp; appropriations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque ACEDLE 2025, Université de Toulouse, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04551959v1</w:t>
+                <w:t xml:space="preserve">hal-05059379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vulnérabilité des Mineurs Non Accompagnés et engagement dans les apprentissages</w:t>
               </w:r>
@@ -1194,198 +1194,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alphabétisation : l'apprentissage de la lecture-écriture en contexte multi/plurilingue</w:t>
+                <w:t xml:space="preserve">L’acculturation à l’écrit chez les élèves analphabètes : un projet de lecteur ou un projet de vie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hortense Bulungu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alphabétisation en RDC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambassade de France en République Démocratique du Congo; Institut Français de Kinshasa, Oct 2024, Kinshasa, Congo-Kinshasa</w:t>
+              <w:t xml:space="preserve">Colloque International [Retour] du Sujet et du Sens en Didactique des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Liège, Apr 2024, Liège (Belgique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768442v1</w:t>
+                <w:t xml:space="preserve">hal-04551959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphabétisation : l'apprentissage de la lecture-écriture en contexte multi/plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Chalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravaka Ranivoarianja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Bulungu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alphabétisation en RDC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambassade de France en République Démocratique du Congo; Institut Français de Kinshasa, Oct 2024, Kinshasa, Congo-Kinshasa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératie des grands adolescents : La multimodalité au service de l’alphabétisation et de la phonologie d’élèves NSA en MLDS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineurs non accompagnés en exil : comprendre, accueillir, scolariser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CASNAV de Grenoble, Mar 2018, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1395,98 +1464,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux des trajectoires d’apprentissage des EANA de plus de 16 ans : quelles propositions didactiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RéAL2 Journées d’études 2025 : Dialogues acquisition-didactique des langues en milieux guidés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05320400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1496,114 +1565,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrée dans l'alphabétisation de grands adolescents en Français Langue Seconde : étude des effets d'une approche inductive et multimodale sur les apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giorgis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Grenoble Alpes [2020-..], 2023. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2023GRALL015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04414985v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId35"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1671,51 +1740,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E69210F1"/>
+    <w:nsid w:val="D1C9288E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1902,51 +1971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-giorgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7995-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170998088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giorgis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35919" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365688v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059379v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551959v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768442v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Chalane" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Ranivoarianja" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bulungu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369051v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320400v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04414985v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-giorgis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-7995-3987" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/170998088" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571213v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giorgis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066900v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518111v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/35919" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354861v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/152v4" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369032v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.10879" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05632279v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097811v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365688v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744669v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551959v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Chalane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravaka Ranivoarianja" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Bulungu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05320400v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04414985v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALL015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>