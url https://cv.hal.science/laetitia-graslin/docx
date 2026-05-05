--- v0 (2026-03-07)
+++ v1 (2026-05-05)
@@ -106,217 +106,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t>
+                <w:t xml:space="preserve">Le monde grec et l'orient de 404 à 202 avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laetitia Graslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gilles Gorre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Cahier spécial CAPES et agrégation 2021-2022, 455, pp.125-159</w:t>
+              <w:t xml:space="preserve">, 2021, pp.125-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04610605v1</w:t>
+                <w:t xml:space="preserve">halshs-03393422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde grec et l'orient de 404 à 202 avant notre ère</w:t>
+                <w:t xml:space="preserve">Le monde grec et l'Orient de 404 à 200 avant notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gilles Gorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Gorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.125-159</w:t>
+              <w:t xml:space="preserve">, 2021, Cahier spécial CAPES et agrégation 2021-2022, 455, pp.125-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03393422v1</w:t>
+                <w:t xml:space="preserve">halshs-04610605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du livre de K. Berthelot, &amp;lt;i&amp;gt;In Search of the promised Land ?&amp;lt;/i&amp;gt;</w:t>
               </w:r>
@@ -371,51 +371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Mésopotamie : problématiques actuelles autour du programme de 6e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Lion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -453,51 +453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu du livre de S. Honigman, Tales of High Priests and Taxes. The Books of the Maccabees and the Judean Rebellion against Antiochos IV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topoi Orient - Occident</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.72-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -664,51 +664,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le port de commerce : un concept en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Maucourant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -755,51 +755,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tapsuhu-Thapsaque, p. 55-56</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lemaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -869,51 +869,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges en Syrie-Mésopotamie, VIII-VIIe av. J.-C., problématiques récentes et mise en perspective globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les matières premières dans la Méditerranée des VIIIe-VIIe s, ressources, circulations et techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Esposito, L. Graslin-Thomé, Nov 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -938,51 +938,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’attitude de la population babylonienne vis-à-vis des Séleucides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hellenistische Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Binsfeld (Luxemburg), Patrick Reinard (Trier), Christian Rollinger (Trier), Oct 2023, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1001,208 +1001,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04425852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cunéiforme et alphabet, problématiques autour de l’usage et de la diffusion des écritures en Mésopotamie et au Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Graslin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écritures méditerranéennes : développements, supports, vecteurs, agents (VIIIe-VIIe siècles avant J.-C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Esposito, L. Graslin-Thomé, Mar 2023, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04425868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La pierre, l’argile et l’histoire hellénistique. Perspectives nancéennes sur l'Orient méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hellenistische Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andrea Binsfeld (Luxemburg), Patrick Reinard (Trier), Christian Rollinger (Trier), Oct 2023, Trier, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04425859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« A crisis, really ? How to study hellenistic states of 2nd century BC, or the virtue of the Lagid-Seleukid comparaison»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veranstaltungen des "Historische Archäologie" Institut</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Osterreichisches archaeologisches Institut, Oct 2023, Vienna (AUSTRIA), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1227,51 +1227,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the conference Crises, Collapses and Recoveries of the Seleukid Authority</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seleukid Lecture series, online seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Coskun, Oct 2022, Online (depuis Waterloo, CA), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1378,77 +1378,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la bibliographie d’agrégation, monde grec et orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Gorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Hochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le monde grec et l'Orient, colloque de la Sophau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sophau, Jun 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1555,51 +1555,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tolls and restrictions of trade in Mesopotamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Congress of Classical Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AJAC, May 2018, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1624,51 +1624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textile economy in ancient Mesopotamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles in Antiquity, Materials, Techniques, Economy and Use</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, C. Michel, Oct 2017, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1693,51 +1693,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">la comptabilité dans les temples babyloniens au VIe siècle av. J.-C. : quels modèles pour quel usage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités dans l'ancien et le nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Jamme, Jun 2015, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1762,51 +1762,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conséquences des aménagements hydrauliques sur l'espace économique babylonien aux époques achéménide et hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième colloque du Wadi Rumm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, S. Fares, Mar 2014, Amann (à distance), Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2026,51 +2026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Will</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zurbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2232,51 +2232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échanges à longue distance en Mésopotamie au Ier millénaire : une approche économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boccard, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2294,51 +2294,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economies et sociétés. Grèce ancienne. 478-88. Atlande Clefs concours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Baslez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2526,51 +2526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le centre du monde se déplace : Babylone et la Babylonie dans les empires gréco-macédoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Clancier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’État et le sacré à partir d’une étude de la fiscalité des temples mésopotamiens (Ier millénaire av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martinez-Sève Laurianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2724,51 +2724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fiscalité dans les temples mésopotamiens (seconde moitié du Ier millénaire av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. -C. Marcellesi; A. -V. Pont. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religions et fiscalité dans le monde méditerranéen de l'Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université Presses, pp.65-94, 2022, 979-10231-0728-9</w:t>
@@ -2797,51 +2797,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le savant, l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zurbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2883,51 +2883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La comptabilité dans les temples de Babylonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Jamme; P. Genequand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilités de l’ancien et du nouveau monde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin-Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3042,51 +3042,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre Lagides et séleucides après la sixième guerre de Syrie, une histoire sans intérêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Emmanuelle Veïsse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3128,64 +3128,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le monde séleucide, plus de cinquante ans après l'Histoire politique du monde hellénistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laëtitia Graslin-Thomé; Julien Zurbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Édouard Will historien nancéen du monde grec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.143-166, 2021, 978-2-913667-61-7</w:t>
@@ -3214,51 +3214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La porte de l’Orient: réseaux et circulations économiques, culturels et religieux (Carie, Lycie, Cilicie, Syrie, Levant, Égypte et Cyrénaïque)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3300,51 +3300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dattes, un exemple de changement agricole dans la Babylonie du VIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Lerouxel; Julien Zurbach. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le changement dans les économies antiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 140, Ausonius, pp.191-226, 2020, Scripta antiqua, 978-2-35613-346</w:t>
@@ -3373,51 +3373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on faire une analyse économique du changement dans les économies antiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourdieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3459,51 +3459,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le règne D'Antiochos III vu depuis Babylone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Feyel; Laëtitia Graslin-Thomé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiochos III et l'Orient : journées d'études franco-allemandes, Nancy, 6-8 juin 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Adra; De Boccard, pp.211-242, 2018, Etudes nancéennes d'histoire grecque, 978-2-913667-52-5</w:t>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Agut-Labordère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3640,51 +3640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin-Thomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3726,51 +3726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New institutional economics and ancient camel drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kerstin Dross-Krüpe; Sabine Föllinger; Kai Ruffing. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antike Wirtschaft und ihre kulturelle Prägung / The cultural shaping of the ancient economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3812,51 +3812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imported Textiles and dyes in first millennium Babylonia and the emergence of new consumptions needs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kerstin Droß-Krüpe and Marie-Louise Nosch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textiles, trade and theories from the ancient Near East to the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ugarit-Verlag, pp.63-78, 2016, 978-3-86835-224-5</w:t>
@@ -3958,51 +3958,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Institutionnal and private trade in 1st millenium Mesopotamia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Juan Carlos Moreno Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamics of production in the ancient Near East‎ : 1300-500 BC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxbow, pp.167-188, 2016, 978-1-78570-283-9</w:t>
@@ -4177,64 +4177,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiochos IV, réformateur méconnu du royaume séleucide ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Feyel; Laetitia Graslin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le projet politique d'Antiochos IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADRA, pp.11-47, 2014</w:t>
@@ -4263,51 +4263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cadre juridique du commerce à longue distance mésopotamien dans la première moitié du premier millénaire av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Sturmel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit international : les échanges maritimes et commerciaux de l'antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
@@ -4349,51 +4349,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA BABYLONIE HELLÉNISTIQUE : LE POINT DE VUE DES «DOMINÉS»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Feyel; Laetitia Graslin-Thomé; Francois Kirbihler; Julien Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La cité dominée dans l'Orient hellénistique et romain, actes du colloque de Nancy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adra - De Boccard, pp.237-258, 2012</w:t>
@@ -4422,51 +4422,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter, peser, diviser : L'introduction du monnayage en Babylonie (vième – iiième s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Monerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4508,51 +4508,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre Grecs et Mésopotamiens avant Alexandre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Feyel, Paul Goukowsky. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Graeca in honorem Edouard Will-Historica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 51, </w:t>
@@ -4594,51 +4594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits liés à la mer dans les temples babyloniens au premier millénaire av. J. C. : l’apport des sources mésopotamiennes à une étude des activités maritimes en Méditerranée orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Napoli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources et activités maritimes dans l’Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.295-310, 2008, Les cahiers du littoral, 978-2-9516512-5-2</w:t>
@@ -4886,51 +4886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vocabulaire des échanges dans les textes mésopotamiens d'époque néo-babylonienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. France et J. Andreau (éds), Le vocabulaire et expression de l'économie antique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-34, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4955,51 +4955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les modes de régulation des marchands mésopotamiens au premier millénaire av. J-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M. Molin (éd), Les régulations sociales dans l'Antiquité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.139-155, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5024,51 +5024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les théories économiques du commerce international et leur usage pour l'étude des échanges à longue distance à l'époque néo-babylonienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">H. Baker and M. Jursa (eds), Approaching the Babylonian Economy/ Proceedings of the START Project Symposium held in Vienna, 1-3 july 2004, AOAT 330</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.121-136, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5093,51 +5093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les relations entre agriculture institutionnelle et agriculture privée à la lumière des archives cunéiformes babyloniennes et achéménides, p. 299-312</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">R. C. Moreno Garcia (eds), L'agriculture institutionnelle en Egypte ancienne : état de la question et perspectives interdisciplinaires, Cahiers du centre de recherches de l'institut de papyrologie et d'égyptologie de Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5246,51 +5246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dubois-Pélerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -5344,51 +5344,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etablir des ponts entre disciplines. Mémoire inédit : L'histoire de la Babylonie hellénistique : une question de point de vue ? Entre sources locales et sources gréco-latines, comment écrire l'histoire d'une partie du monde séleucide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Graslin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université de Lille, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5575,51 +5575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610605v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin-Thom&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2005.2001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lemaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425859v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feyel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425868v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ve&#239;sse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Dana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bouchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-ancienne/812-le-monde-grec-et-l-orient-a-paraitre-9782350307312.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pernin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sherpa.ac.uk/romeo/search.php?jrule=ISSN&amp;amp;search=0141-1136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/446-Produit-9782913667358.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dubois-P&#233;lerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05160888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393422v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gorre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Hochard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04610605v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03393456v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Graslin-Thom&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344677v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lion" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491257v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01491245v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00138318v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Maucourant" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/topoi.2005.2001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344836v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lemaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425897v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425852v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425868v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425859v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Feyel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425919v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420463v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Emmanuelle Ve&#239;sse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425935v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425957v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425975v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04425984v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04426000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937279v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clancier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Monerie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206052v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03366935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527013v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Dana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bouchon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Cl&#233;ment" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Girardin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/histoire-ancienne/812-le-monde-grec-et-l-orient-a-paraitre-9782350307312.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845979v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358860v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Baslez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Marcellesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pernin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Saminadayar-Perrin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173069v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937329v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205944v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martinez-S&#232;ve Laurianne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/religions-et-spiritualites/religions-dans-lhistoire/religions-et-fiscalite-dans-le-monde-mediterraneen-de-lantiquite-nos-jours" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205940v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205947v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03183751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03205956v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983697v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02945739v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourdieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854571v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854566v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Agut-Labord&#232;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Chankowski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b14098" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03178599v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854435v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sherpa.ac.uk/romeo/search.php?jrule=ISSN&amp;amp;search=0141-1136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854499v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03206047v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490230v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01490233v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01845975v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853897v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=45172" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854588v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854587v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854583v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboccard.com/fr/category/446-Produit-9782913667358.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854591v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532113v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532112v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01532114v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344755v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344778v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344805v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02344798v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202124v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trinquier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dubois-P&#233;lerin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-05160888v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>