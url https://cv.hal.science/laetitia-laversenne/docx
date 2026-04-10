--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -721,152 +721,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption mechanisms in Mg/Mg2Ni composites considered as circular materials for hydrogen storage</w:t>
+                <w:t xml:space="preserve">Neutron analysis to support structural analysis and hydrogenation properties investigation of Y0.88Ni3-xMnx compounds for solid-gas hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Wen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Rango</w:t>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Allain</w:t>
+                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Novelli</w:t>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+                <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials in Circular Economy Meet X-rays &amp; Neutrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Workshop "Neutrons et Métallurgie" - 2FDN - CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2FDN, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798740v1</w:t>
+                <w:t xml:space="preserve">hal-05563545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
               </w:r>
@@ -1096,3418 +1096,3543 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high-entropy alloys (HEAs) for reversible hydrogen storage in solid materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorption mechanisms in Mg/Mg2Ni composites considered as circular materials for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abou Samra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Bailly</w:t>
+                <w:t xml:space="preserve">Jing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGH 2024. Second international conference on green hydrogen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Energy Materials in Circular Economy Meet X-rays &amp; Neutrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05549477v1</w:t>
+                <w:t xml:space="preserve">hal-04798740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and computational analysis of Y0.88Ni3-xMnx compounds to understand the localization of Mn atoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of high-entropy alloys (HEAs) for reversible hydrogen storage in solid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ICGH 2024. Second international conference on green hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958759v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of Y0.88Ni3-xMnx: an approach combining diffraction and computation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Laversenne</w:t>
+                <w:t xml:space="preserve">Structural and computational analysis of Y0.88Ni3-xMnx compounds to understand the localization of Mn atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Lei</w:t>
+                <w:t xml:space="preserve">J Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanliang Ling</w:t>
+                <w:t xml:space="preserve">L Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème réunion plénière de la Fédération Hydrogène (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Hydrogène (FRH2) du CNRS, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004773v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kylia Marcus</w:t>
+                <w:t xml:space="preserve">Structural study of Y0.88Ni3-xMnx: an approach combining diffraction and computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Abou Samra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanliang Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMetac2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">4ème réunion plénière de la Fédération Hydrogène (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Hydrogène (FRH2) du CNRS, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798723v1</w:t>
+                <w:t xml:space="preserve">hal-05004773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for multi-principal element alloys with high reversible capacity in the range of 1 -40 bar H 2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Rango</w:t>
+                <w:t xml:space="preserve">Structural Transformations of Magnesium-Based Perovskite Hydrides under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. P. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metal Hydrogen Systems</w:t>
+              <w:t xml:space="preserve">International conference on Metal Hydrogen Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798652v1</w:t>
+                <w:t xml:space="preserve">hal-04798670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Transformations of Magnesium-Based Perovskite Hydrides under High Pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Miraglia</w:t>
+                <w:t xml:space="preserve">Search for multi-principal element alloys with high reversible capacity in the range of 1 -40 bar H 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Metal Hydrogen Systems</w:t>
+              <w:t xml:space="preserve">International Conference on Metal Hydrogen Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798670v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par diffraction de neutrons des composés NaMgD 3 et KMgD 3 sous haute pression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julius A. P. Nunez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+                <w:t xml:space="preserve">Léa Abou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie - AFC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECMetac2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798610v1</w:t>
+                <w:t xml:space="preserve">hal-04798723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mn content on structural and sorption properties of the combined AB3 and A2B7-type phases in the La-Y-Ni-Mn system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Judith Monnier</w:t>
+                <w:t xml:space="preserve">Étude par diffraction de neutrons des composés NaMgD 3 et KMgD 3 sous haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius A. P. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium On Metal-Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fermin Cuevas - ICMPE, May 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie - AFC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567421v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Quadratic Upconversion Luminescence among Lanthanide Ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Carrasco</w:t>
+                <w:t xml:space="preserve">The effect of Mn content on structural and sorption properties of the combined AB3 and A2B7-type phases in the La-Y-Ni-Mn system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">18th International Symposium On Metal-Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fermin Cuevas - ICMPE, May 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392737v1</w:t>
+                <w:t xml:space="preserve">hal-04567421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W-doped VO2 thin films, electronic and structural investigations of the MIT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+                <w:t xml:space="preserve">Super-Quadratic Upconversion Luminescence among Lanthanide Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Zagumennyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMR Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392717v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural alternative for the epitaxial growth of a VO2 film on Al2O3 (0001)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">W-doped VO2 thin films, electronic and structural investigations of the MIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Villamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EMR Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392754v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-quadratic upconversion luminescence of Nd3+ ions in GdVO4 and LaSc3(BO3)4 laser crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Tonelli</w:t>
+                <w:t xml:space="preserve">Structural alternative for the epitaxial growth of a VO2 film on Al2O3 (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Y. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Solid-State Lasers Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392636v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Si3N4 as inert buffer layer for MgH2 thin films</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Super-quadratic upconversion luminescence of Nd3+ ions in GdVO4 and LaSc3(BO3)4 laser crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Toncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Materials for Energy Storage and Conversion (mESC−IS 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Advanced Solid-State Lasers Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001840v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude in-situ du polymorphisme de MgH2 par diffraction sous haute pression, haute température</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Si3N4 as inert buffer layer for MgH2 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Le-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Materials for Energy Storage and Conversion (mESC−IS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392664v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des transformations structurales de couches minces de VO2 envisagées pour des applications de régulation de la chaleur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+                <w:t xml:space="preserve">Etude in-situ du polymorphisme de MgH2 par diffraction sous haute pression, haute température</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Eshraghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392680v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doping effects (Ge, Cr, Os) on thermoelectric properties of higher manganese silicides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des transformations structurales de couches minces de VO2 envisagées pour des applications de régulation de la chaleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle M. Villamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline y Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001871v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of magnesium hydride assisted by distributed microwave plasma sources: performance improvement through control of process parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Laversenne</w:t>
+                <w:t xml:space="preserve">Doping effects (Ge, Cr, Os) on thermoelectric properties of higher manganese silicides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Regniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00943153v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility and cyclability of hydrides thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Lacoste</w:t>
+                <w:t xml:space="preserve">Growth of magnesium hydride assisted by distributed microwave plasma sources: performance improvement through control of process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYSEA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001861v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00943153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of high-capacity hydride thin films deposited by reactive PAPVD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Lacoste</w:t>
+                <w:t xml:space="preserve">Reversibility and cyclability of hydrides thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (idHea)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">HYSEA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00997080v1</w:t>
+                <w:t xml:space="preserve">hal-02001861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Reversibility of high-capacity hydride thin films deposited by reactive PAPVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t>
+              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (idHea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01026194v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00997080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct synthesis of thin MgH2 films by Reactive Plasma Assisted Physical Vapor Deposition for Hydrogen Storage Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prahoveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Material Research Society Fall Meeting &amp; Exhibit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01017373v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01026194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'hydrolyse de NaBH4 catalysée par des nanoparticules de cobalt</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct synthesis of thin MgH2 films by Reactive Plasma Assisted Physical Vapor Deposition for Hydrogen Storage Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire ANR PAN-H</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2012 Material Research Society Fall Meeting &amp; Exhibit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00204449v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01017373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage réversible de l'hydrogène par les hydroaluminates : amélioration des cinétiques d'absorption-désorption par action catalytique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de l'hydrolyse de NaBH4 catalysée par des nanoparticules de cobalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">U. Demirci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">F. Cuevas</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Energie 2006, Programme Interdisciplinaire Energie du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aix les Bains, France</w:t>
+              <w:t xml:space="preserve">Séminaire ANR PAN-H</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00175101v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00204449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalytic effects on the thermal decomposition of sodium borohydride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stockage réversible de l'hydrogène par les hydroaluminates : amélioration des cinétiques d'absorption-désorption par action catalytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Lyon, France. pp.13-16 juin</w:t>
+              <w:t xml:space="preserve">Colloque Energie 2006, Programme Interdisciplinaire Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00101398v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-catalyzed borohydrides for hydrogen generation using controlled hydrolysis</w:t>
+                <w:t xml:space="preserve">Catalytic effects on the thermal decomposition of sodium borohydride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cincinnati, United States</w:t>
+              <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Lyon, France. pp.13-16 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00175116v1</w:t>
+                <w:t xml:space="preserve">hal-00101398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borohydrides for hydrogen storage. Thermolysis or hydrolysis advantages and disadvantages</w:t>
+                <w:t xml:space="preserve">Pre-catalyzed borohydrides for hydrogen generation using controlled hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. M. Létoffé</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPHE International Hydrogen Storage Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lucca, Italy. pp.19-23 juin</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017577v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00175116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage réversible de l'hydrogène dans les véhicules. Amélioration des cinétiques d'adsorption-désorption des alanates d'aluminium par catalyse</w:t>
+                <w:t xml:space="preserve">Borohydrides for hydrogen storage. Thermolysis or hydrolysis advantages and disadvantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+              <w:t xml:space="preserve">IPHE International Hydrogen Storage Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lucca, Italy. pp.19-23 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013598v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel broadband fluorescent light source for optical coherence tomography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stockage réversible de l'hydrogène dans les véhicules. Amélioration des cinétiques d'adsorption-désorption des alanates d'aluminium par catalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical Optics 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gecat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770244v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00013598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parallel broadband fluorescent light source for optical coherence tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bourquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Tuchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Izatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Rivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomedical Optics 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.592819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Borohydrides for hydrogen storage. Thermolysis or hydrolysis advantages and disadvantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Hydrogen Storage Technology Conference, IPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lucca, Italy. pp.19-23 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4517,5207 +4642,5207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Underlying Causes of the Improved Storage Properties of TiMn1,5 by Annealing Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 8 (2), pp.998-1005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsaem.4c02527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05221542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen induced phase transition in TiZrNbHfV&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; high entropy alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faye Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 129 (6), pp.2904-2912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation and kinetic modeling of the fundamental mechanisms underlying hydrogen sorption in forged Mg–Mg2Ni composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 94, pp.1160-1173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.11.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04798562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental determination of the H–Hf phase diagram using in situ neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Dottor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 937, pp.168353. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Hydrogen Sorption Capabilities of a Novel Ti-V-Mn-Zr-Nb High-Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (5), pp.186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/inorganics11050186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of thermal scattering laws with the CINEL code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Noguere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Desgrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 284, pp.17002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202328417002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between boron doping and epitaxial relationships in VO 2 films grown by laser ablation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnesium hydride films deposited on flexible substrates: Structure, morphology and hydrogen sorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Le-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 955, pp.170272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758478v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnesium hydride films deposited on flexible substrates: Structure, morphology and hydrogen sorption properties</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Interplay between boron doping and epitaxial relationships in VO 2 films grown by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thameur Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170272⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 768, pp.139729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088814v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of phase constituents evolution upon hydrogen cycling of cold-forged Mg-Ni powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 947, pp.169543. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage Properties of a New Ti-V-Cr-Zr-Nb High Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (2), pp.270 - 284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/hydrogen3020016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Sorption Properties of a Novel Refractory Ti-V-Zr-Nb-Mo High Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Zepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gavin Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2 (4), pp.399 - 413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/hydrogen2040022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03411534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How 10 at% Al Addition in the Ti-V-Zr-Nb High-Entropy Alloy Changes Hydrogen Sorption Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Sahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 26 (9), pp.2470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules26092470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03210650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving hydrogen storage performance of Mg-based alloy through microstructure optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 480, pp.228823. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage Properties of Mg-Ni Alloys Processed by Fast Forging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Skryabina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (13), pp.3509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en13133509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage properties of the refractory Ti–V–Zr–Nb–Ta multi-principal element alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Zepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 835, pp.155376. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature structure of Co 3 O 4 : Understanding spinel inversion using in situ and ex situ measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taylor Sparks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksander Gurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maged Bekheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gaultois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gennady Cherkashinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 99 (10), pp.104104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02136908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-quadratic upconversion luminescence among lanthanide ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bigotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandra Toncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 27 (23), pp.33217-33232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OE.27.033217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-phase metal-insulator transition and structural alternative for a VO2 film epitaxially grown on Al2O3(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle M. Villamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 126 (16), pp.165306. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02362928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (15), pp.2799. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/molecules24152799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Yttrium Tantalate – Zirconia phase diagram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Gurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 38 (9), pp.3317 - 3324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Diffusion Barrier Layers for Bi-Doped Mg2(Si,Ge) Thermoelectric Legs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45 (11), pp.5570 - 5581. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-016-4801-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01391241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale architectured thermoelectric materials in the Mg2(Si,Sn) system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Solange Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166, pp.140-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01255013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of texture on the structural and transport properties of Sb-doped Mg2Si thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 688, pp.195-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.07.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01350643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ X-Ray diffraction study of hydrogen sorption in V-rich Ti-V-Cr bcc solid solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 648, pp.79-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.05.254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 649, pp.573-578. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01214469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superior effect of Ni-substitution on the hydrogenation kinetics of Mg6Pd1-xTMx (TM = Ag, Cu, Ni) pseudo-binary compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Bodega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 645, pp.S334-S337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.12.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01375583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure and high temperature in situ X-ray diffraction studies in the Paris-Edinburgh cell using a laboratory X-ray source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Pressure Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (2), pp.167-175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08957959.2013.873425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00956695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MgH2 thin films deposited by one-step reactive plasma sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Le-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (31), pp.17718-17725. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.08.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01068590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Properties and Reversible Deuterium Loading of MgD2 − TiD2 Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Ponthieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (37), pp.18851-18862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp405803x|⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In operando study of TiVCr additive in MgH2 composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38 (27), pp.11937-11945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.06.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revision of the NaBO2–H2O phase diagram for optimized yield in the H2 generation through NaBH4 hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeinab Bouajila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (7), pp.5798 - 5810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.12.106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved hydrogen storage capacity through hydrolysis of solid NaBH4 catalyzed with cobalt boride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rougeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 36 (3), pp.2145-2153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.11.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure of a New Trisodium Triborate, Na3[B3O4(OH)4]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49 (11), pp.4830 - 4835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic902525s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multifactor study of catalyzed hydrolysis of solid NaBH4 on cobalt nanoparticles: Thermodynamics and kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Swierczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 34, pp.938-951. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.09.102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodica Chiriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Sigala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 94 (3), pp.785 - 790. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10973-008-9073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ti:Sapphire waveguide lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pollnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Grivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Eason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laser Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 4 (8), pp.560 - 571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/lapl.200710021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Surface and High Nanoporosity Boron Nitride Adapted to Hydrogen Sequestration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Š. Miljanić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 555, pp.355 - 362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature continuous-wave operation of Ti:sapphire buried channel-waveguide lasers fabricated via proton implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grivas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 31 (23), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1364/OL.31.003450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage using Borohydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (5), pp.495 - 503. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.30.495-503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9727,147 +9852,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of B-doped VO2 epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bouvier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9877,156 +10002,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Percheron-Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emil Burzo. Springer Berlin Heidelberg, 8, 2018, Advanced Materials and Technologies, H. Landolt and R. Börnstein, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-54261-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02118079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10036,102 +10161,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydride compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Burzo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrogen Storage Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, Springer-Verlag Berlin Heidelberg, 2018, Landolt-Börnstein: Numerical Data and Functional Relationships in Science and Technology - New Series, 978-3662542590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10141,987 +10266,987 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences in situ sur le CRG- D1B par couplage de mesure thermogravimétrique et diffraction de neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djellit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux alliages intermétalliques riches en magnésium pour le stockage de H2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Scientifiques 2016 – Institut Carnot Energies du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01337560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mg-Ti-H films deposited by reactive plasma sputtering for hydrogen storage applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrides as Energy Materials (HYDEM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01325384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Sb‐doping on the thermoelectric properties of Mg2Si thin films synthesized by microwave plasma‐assisted co‐sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual International Conference on Thermoelectrics &amp; 13th European Conference on Thermoelectrics (ICT &amp; ECT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01176819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité thermique et propriétés thermoélectriques des couches minces Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01128596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couches minces thermoélectriques Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thermoélectricité 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01009972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films deposited by microwave plasma-assisted co-sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Thermoélectricité 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01009968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration par co-pulvérisation assistée par plasma micro-onde d'alliages métalliques en couches minces pour le stockage solide de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Plasmas et Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01017279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11131,105 +11256,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour le stockage et la conversion de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. ComUE Grenoble-Alpes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01770211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11376,51 +11501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Samra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylia Marcus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verloop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798740v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fedlouk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kurchavova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549477v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Samra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958759v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004773v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou Samra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798652v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Goujon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567421v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392737v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Zagumennyi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392717v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Villamayor" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392754v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392636v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toncelli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001840v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le-Quoc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392664v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Eshraghi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392680v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Villamayor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline y Ramos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001871v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regniere" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Viv&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943153v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001861v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00997080v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017373v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175101v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101398v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giacometti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770244v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourquin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Tuchin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Izatt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592819" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013600v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02527" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.118" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758478v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Hajlaoui" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139729" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088814v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170272" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169543" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012843v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228823" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Skryabina" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fruchart" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133509" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136908v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sparks" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gurlo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaultois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Cherkashinin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104104" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392501v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Toncelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tonelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033217" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362928v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113771" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770224v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gurak" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.012" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391241v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4801-1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255013v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.056" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375583v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ponthieu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuevas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laversenne" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodega" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.146" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T04KM7W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956695v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.873425" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022436v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ponthieu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405803x|" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rougeaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.036" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S3HBTLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770235v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollnau" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkinson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Eason" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200710021" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WBTGSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770241v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shepherd" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eason" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003450" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770242v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.495-503" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24D618BB5CC8A657C90F2C0D2C832118851CA403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001819v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337560v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325384v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009968v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017279v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770211v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Samra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylia Marcus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verloop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fedlouk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kurchavova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Samra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958759v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou Samra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Zagumennyi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Villamayor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toncelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le-Quoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Eshraghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Villamayor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline y Ramos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regniere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Viv&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00997080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giacometti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Tuchin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Izatt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592819" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02527" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.118" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170272" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Hajlaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139729" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169543" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228823" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Skryabina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fruchart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133509" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sparks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gurlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaultois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Cherkashinin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104104" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Toncelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tonelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033217" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113771" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gurak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391241v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4801-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ponthieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuevas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laversenne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodega" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T04KM7W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.873425" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ponthieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405803x|" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645122v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rougeaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S3HBTLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollnau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkinson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Eason" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200710021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WBTGSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shepherd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eason" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003450" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.495-503" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24D618BB5CC8A657C90F2C0D2C832118851CA403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772576v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001819v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337560v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009968v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>