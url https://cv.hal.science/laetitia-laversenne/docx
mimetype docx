--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,9789 +66,9789 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Underlying Causes of the Improved Storage Properties of TiMn1,5 by Annealing Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Arnal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.998-1005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen induced phase transition in TiZrNbHfV&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; high entropy alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faye Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (6), pp.2904-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ observation and kinetic modeling of the fundamental mechanisms underlying hydrogen sorption in forged Mg–Mg2Ni composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 94, pp.1160-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.11.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of thermal scattering laws with the CINEL code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Noguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Desgrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EPJ Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284, pp.17002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/202328417002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04305121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental determination of the H–Hf phase diagram using in situ neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dottor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 937, pp.168353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168353⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploring the Hydrogen Sorption Capabilities of a Novel Ti-V-Mn-Zr-Nb High-Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11050186⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interplay between boron doping and epitaxial relationships in VO 2 films grown by laser ablation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thameur Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 768, pp.139729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2023.139729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnesium hydride films deposited on flexible substrates: Structure, morphology and hydrogen sorption properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huy Le-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 955, pp.170272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.170272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04088814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ analysis of phase constituents evolution upon hydrogen cycling of cold-forged Mg-Ni powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 947, pp.169543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.169543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen Storage Properties of a New Ti-V-Cr-Zr-Nb High Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.270 - 284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrogen3020016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen Sorption Properties of a Novel Refractory Ti-V-Zr-Nb-Mo High Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.399 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/hydrogen2040022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How 10 at% Al Addition in the Ti-V-Zr-Nb High-Entropy Alloy Changes Hydrogen Sorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sahlberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (9), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26092470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03210650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving hydrogen storage performance of Mg-based alloy through microstructure optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 480, pp.228823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2020.228823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen Storage Properties of Mg-Ni Alloys Processed by Fast Forging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Skryabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fruchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13133509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen storage properties of the refractory Ti–V–Zr–Nb–Ta multi-principal element alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 835, pp.155376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Super-quadratic upconversion luminescence among lanthanide ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bigotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Toncelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Tonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (23), pp.33217-33232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.033217⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-phase metal-insulator transition and structural alternative for a VO2 film epitaxially grown on Al2O3(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle M. Villamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Y. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (16), pp.165306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113771⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High-temperature structure of Co 3 O 4 : Understanding spinel inversion using in situ and ex situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Sparks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Gurlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maged Bekheet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaultois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Cherkashinin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (10), pp.104104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (15), pp.2799. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules24152799⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the Yttrium Tantalate – Zirconia phase diagram</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Gurak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David R. Clarke</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (9), pp.3317 - 3324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770224v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Diffusion Barrier Layers for Bi-Doped Mg2(Si,Ge) Thermoelectric Legs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prahoveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (11), pp.5570 - 5581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11664-016-4801-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01391241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-scale architectured thermoelectric materials in the Mg2(Si,Sn) system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Vivès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 166, pp.140-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2015.12.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01255013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of texture on the structural and transport properties of Sb-doped Mg2Si thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prahoveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 688, pp.195-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.07.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01350643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In situ X-Ray diffraction study of hydrogen sorption in V-rich Ti-V-Cr bcc solid solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Plante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 648, pp.79-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.05.254⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prahoveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 649, pp.573-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01214469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Superior effect of Ni-substitution on the hydrogenation kinetics of Mg6Pd1-xTMx (TM = Ag, Cu, Ni) pseudo-binary compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bodega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 645, pp.S334-S337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2014.12.146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01375583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High pressure and high temperature in situ X-ray diffraction studies in the Paris-Edinburgh cell using a laboratory X-ray source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Toulemonde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (2), pp.167-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2013.873425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MgH2 thin films deposited by one-step reactive plasma sputtering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (31), pp.17718-17725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.08.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01068590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In operando study of TiVCr additive in MgH2 composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Planté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (27), pp.11937-11945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.06.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural Properties and Reversible Deuterium Loading of MgD2 − TiD2 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (37), pp.18851-18862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp405803x|⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revision of the NaBO2–H2O phase diagram for optimized yield in the H2 generation through NaBH4 hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesia Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Bouajila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (7), pp.5798 - 5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2011.12.106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improved hydrogen storage capacity through hydrolysis of solid NaBH4 catalyzed with cobalt boride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Rougeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (3), pp.2145-2153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2010.11.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis, Characterization, and Crystal Structure of a New Trisodium Triborate, Na3[B3O4(OH)4]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Jeanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (11), pp.4830 - 4835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ic902525s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multifactor study of catalyzed hydrolysis of solid NaBH4 on cobalt nanoparticles: Thermodynamics and kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dariusz Swierczynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Garron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.938-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2008.09.102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodica Chiriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Sigala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Thermal Analysis and Calorimetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94 (3), pp.785 - 790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10973-008-9073-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High Surface and High Nanoporosity Boron Nitride Adapted to Hydrogen Sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Š. Miljanić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 555, pp.355 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ti:Sapphire waveguide lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pollnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Eason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (8), pp.560 - 571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lapl.200710021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Room-temperature continuous-wave operation of Ti:sapphire buried channel-waveguide lasers fabricated via proton implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Eason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.31.003450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrogen Storage using Borohydrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Chimie - Science des Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 30 (5), pp.495 - 503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/acsm.30.495-503⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (38)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Haettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Verloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCCP Symposium on “Physics for Sustainability: Health, Energy, and Environment" (SPHERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physical Chemistry Chemical Physics, Oct 2025, Bangalore, India</w:t>
+              <w:t xml:space="preserve">European PhD Hydrogen Conference (EPHyC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509835v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">TiVCr-based high entropy alloys for solid-state H2 storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Verloop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Hydrogen Conference (EPHyC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">ECMetAC Days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512323v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVCr-based high entropy alloys for solid-state H2 storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Verloop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMetAC Days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509963v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">PCCP Symposium on “Physics for Sustainability: Health, Energy, and Environment" (SPHERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physical Chemistry Chemical Physics, Oct 2025, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468269v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Plénières de la Fédération de Recherche Hydrogène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération de Recherche Hydrogène, Nov 2025, Sevrier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron analysis to support structural analysis and hydrogenation properties investigation of Y0.88Ni3-xMnx compounds for solid-gas hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Neutrons et Métallurgie" - 2FDN - CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2FDN, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Rango</w:t>
+                <w:t xml:space="preserve">Structural and computational analysis of Y0.88Ni3-xMnx compounds to understand the localization of Mn atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Plénières de la Fédération de Recherche Hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798694v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrochemical properties of Y(Ni,Mn)3 compounds in protic ionic liquid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Turmine</w:t>
+                <w:t xml:space="preserve">Structural study of Y0.88Ni3-xMnx: an approach combining diffraction and computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanliang Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MH2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">4ème réunion plénière de la Fédération Hydrogène (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Hydrogène (FRH2) du CNRS, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959488v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption mechanisms in Mg/Mg2Ni composites considered as circular materials for hydrogen storage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Development of high-entropy alloys (HEAs) for reversible hydrogen storage in solid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials in Circular Economy Meet X-rays &amp; Neutrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICGH 2024. Second international conference on green hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798740v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high-entropy alloys (HEAs) for reversible hydrogen storage in solid materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Search for multi-principal element alloys with high reversible capacity in the range of 1 -40 bar H 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kylia Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGH 2024. Second international conference on green hydrogen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">International Conference on Metal Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549477v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and computational analysis of Y0.88Ni3-xMnx compounds to understand the localization of Mn atoms</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Abou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECMetac2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04958759v2</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of Y0.88Ni3-xMnx: an approach combining diffraction and computation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structural Transformations of Magnesium-Based Perovskite Hydrides under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. P. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème réunion plénière de la Fédération Hydrogène (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Hydrogène (FRH2) du CNRS, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">International conference on Metal Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004773v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Transformations of Magnesium-Based Perovskite Hydrides under High Pressure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Étude par diffraction de neutrons des composés NaMgD 3 et KMgD 3 sous haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius A. P. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Metal Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie - AFC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798670v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for multi-principal element alloys with high reversible capacity in the range of 1 -40 bar H 2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The effect of Mn content on structural and sorption properties of the combined AB3 and A2B7-type phases in the La-Y-Ni-Mn system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metal Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium On Metal-Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fermin Cuevas - ICMPE, May 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798652v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and electrochemical properties of Y(Ni,Mn)3 compounds in protic ionic liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Kurchavova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Turmine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMetac2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">MH2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798723v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par diffraction de neutrons des composés NaMgD 3 et KMgD 3 sous haute pression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Abou-Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Verloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Haettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie - AFC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres Plénières de la Fédération de Recherche Hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798610v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mn content on structural and sorption properties of the combined AB3 and A2B7-type phases in the La-Y-Ni-Mn system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
+                <w:t xml:space="preserve">Sorption mechanisms in Mg/Mg2Ni composites considered as circular materials for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Monnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Laversenne</w:t>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium On Metal-Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fermin Cuevas - ICMPE, May 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Energy Materials in Circular Economy Meet X-rays &amp; Neutrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567421v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Quadratic Upconversion Luminescence among Lanthanide Ions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A.I. Zagumennyi</w:t>
+                <w:t xml:space="preserve">Structural alternative for the epitaxial growth of a VO2 film on Al2O3 (0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Y. Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
+              <w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392737v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W-doped VO2 thin films, electronic and structural investigations of the MIT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bouvier</w:t>
+                <w:t xml:space="preserve">Super-Quadratic Upconversion Luminescence among Lanthanide Ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bigotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.I. Zagumennyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMR Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392717v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural alternative for the epitaxial growth of a VO2 film on Al2O3 (0001)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">W-doped VO2 thin films, electronic and structural investigations of the MIT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. M. Villamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Magaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">EMR Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02392754v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-quadratic upconversion luminescence of Nd3+ ions in GdVO4 and LaSc3(BO3)4 laser crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Toncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Solid-State Lasers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Si3N4 as inert buffer layer for MgH2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Le-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Kodjikian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Symposium on Materials for Energy Storage and Conversion (mESC−IS 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-situ du polymorphisme de MgH2 par diffraction sous haute pression, haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Eshraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Godec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transformations structurales de couches minces de VO2 envisagées pour des applications de régulation de la chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle M. Villamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline y Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping effects (Ge, Cr, Os) on thermoelectric properties of higher manganese silicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Regniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solange Vivès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorsse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of magnesium hydride assisted by distributed microwave plasma sources: performance improvement through control of process parameters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Laversenne</w:t>
+                <w:t xml:space="preserve">Reversibility and cyclability of hydrides thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">HYSEA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00943153v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility and cyclability of hydrides thin films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Lacoste</w:t>
+                <w:t xml:space="preserve">Reversibility of high-capacity hydride thin films deposited by reactive PAPVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYSEA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (idHea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001861v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00997080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of high-capacity hydride thin films deposited by reactive PAPVD</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prahoveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (idHea)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00997080v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01026194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Growth of magnesium hydride assisted by distributed microwave plasma sources: performance improvement through control of process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01026194v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00943153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct synthesis of thin MgH2 films by Reactive Plasma Assisted Physical Vapor Deposition for Hydrogen Storage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Material Research Society Fall Meeting &amp; Exhibit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01017373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'hydrolyse de NaBH4 catalysée par des nanoparticules de cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire ANR PAN-H</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00204449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage réversible de l'hydrogène par les hydroaluminates : amélioration des cinétiques d'absorption-désorption par action catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Energie 2006, Programme Interdisciplinaire Energie du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Aix les Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic effects on the thermal decomposition of sodium borohydride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon, France. pp.13-16 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00101398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-catalyzed borohydrides for hydrogen generation using controlled hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cincinnati, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydrides for hydrogen storage. Thermolysis or hydrolysis advantages and disadvantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPHE International Hydrogen Storage Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lucca, Italy. pp.19-23 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage réversible de l'hydrogène dans les véhicules. Amélioration des cinétiques d'adsorption-désorption des alanates d'aluminium par catalyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gecat 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel broadband fluorescent light source for optical coherence tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Tuchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Izatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Optics 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2005, San Jose, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.592819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydrides for hydrogen storage. Thermolysis or hydrolysis advantages and disadvantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Hydrogen Storage Technology Conference, IPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lucca, Italy. pp.19-23 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00013600v1</w:t>
-              </w:r>
-[...5208 lines deleted...]
-                <w:t xml:space="preserve">hal-01770242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9866,403 +9866,403 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural properties of B-doped VO2 epitaxial films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Borohydride compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Burzo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrogen Storage Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 8, Springer-Verlag Berlin Heidelberg, 2018, Landolt-Börnstein: Numerical Data and Functional Relationships in Science and Technology - New Series, 978-3662542590</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Percheron-Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Latroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Emil Burzo. Springer Berlin Heidelberg, 8, 2018, Advanced Materials and Technologies, H. Landolt and R. Börnstein, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-54261-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
-[...89 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02118079v1</w:t>
-              </w:r>
-[...103 lines deleted...]
-                <w:t xml:space="preserve">hal-02001819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10293,90 +10293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences in situ sur le CRG- D1B par couplage de mesure thermogravimétrique et diffraction de neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djellit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10427,64 +10427,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Scientifiques 2016 – Institut Carnot Energies du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Grenoble, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10535,64 +10535,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrides as Energy Materials (HYDEM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Aarhus, Denmark. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10617,103 +10617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Sb‐doping on the thermoelectric properties of Mg2Si thin films synthesized by microwave plasma‐assisted co‐sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Annual International Conference on Thermoelectrics &amp; 13th European Conference on Thermoelectrics (ICT &amp; ECT 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t>
@@ -10742,103 +10742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité thermique et propriétés thermoélectriques des couches minces Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. De Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
@@ -10867,103 +10867,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couches minces thermoélectriques Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Thermoélectricité 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Annecy, France</w:t>
@@ -10992,103 +10992,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films deposited by microwave plasma-assisted co-sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Thermoélectricité 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11113,103 +11113,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration par co-pulvérisation assistée par plasma micro-onde d'alliages métalliques en couches minces pour le stockage solide de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Miraglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Plasmas et Energie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Grenoble, France</w:t>
@@ -11270,51 +11270,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour le stockage et la conversion de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. ComUE Grenoble-Alpes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11501,51 +11501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509835v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Samra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylia Marcus" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verloop" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509963v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468269v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509985v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563545v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Monnier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fedlouk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kurchavova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549477v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Samra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958759v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lei" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004773v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798723v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou Samra" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567421v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392737v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonelli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Zagumennyi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392717v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Villamayor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392754v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392636v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toncelli" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001840v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le-Quoc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392664v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Eshraghi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392680v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Villamayor" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline y Ramos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001871v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regniere" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Viv&#232;s" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943153v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001861v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00997080v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017373v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101398v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175116v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giacometti" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017577v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770244v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourquin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Tuchin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Izatt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592819" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013600v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221542v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02527" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.118" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088814v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170272" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758478v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Hajlaoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139729" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169543" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012843v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228823" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012415v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Skryabina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fruchart" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133509" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136908v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sparks" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gurlo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaultois" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Cherkashinin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104104" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392501v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Toncelli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tonelli" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033217" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362928v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113771" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770224v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gurak" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.012" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391241v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4801-1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255013v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riou" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.056" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375583v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ponthieu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuevas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laversenne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodega" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.146" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T04KM7W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956695v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.873425" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022436v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ponthieu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405803x|" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645122v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rougeaux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.036" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S3HBTLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770235v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollnau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkinson" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Eason" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200710021" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WBTGSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770241v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shepherd" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eason" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003450" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.495-503" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24D618BB5CC8A657C90F2C0D2C832118851CA403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772576v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001819v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337560v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009968v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02527" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Hajlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le-Quoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228823" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Skryabina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fruchart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133509" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Toncelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tonelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033217" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Villamayor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113771" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sparks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gurlo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaultois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Cherkashinin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gurak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4801-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Viv&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ponthieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuevas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laversenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T04KM7W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.873425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ponthieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405803x|" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rougeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S3HBTLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollnau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkinson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Eason" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200710021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WBTGSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shepherd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003450" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.495-503" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24D618BB5CC8A657C90F2C0D2C832118851CA403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Samra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verloop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylia Marcus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958759v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Monnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fedlouk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004773v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Samra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou Samra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959488v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kurchavova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Zagumennyi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Villamayor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392636v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toncelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Eshraghi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392680v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline y Ramos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001871v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regniere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00997080v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017373v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giacometti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017577v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Tuchin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Izatt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592819" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772576v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001819v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337560v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009968v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>