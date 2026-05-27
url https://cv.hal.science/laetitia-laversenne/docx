--- v2 (2026-05-03)
+++ v3 (2026-05-27)
@@ -100,278 +100,278 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying Causes of the Improved Storage Properties of TiMn1,5 by Annealing Treatment</w:t>
+                <w:t xml:space="preserve">Hydrogen induced phase transition in TiZrNbHfV&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; high entropy alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Arnal</w:t>
+                <w:t xml:space="preserve">Faye Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Maynadier</w:t>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Chapelle</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02527⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129 (6), pp.2904-2912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05221542v1</w:t>
+                <w:t xml:space="preserve">hal-05004254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen induced phase transition in TiZrNbHfV&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; high entropy alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Underlying Causes of the Improved Storage Properties of TiMn1,5 by Annealing Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+                <w:t xml:space="preserve">Simon Arnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+                <w:t xml:space="preserve">Anne Maynadier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Nassif</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 129 (6), pp.2904-2912. </w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.998-1005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.4c08233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c02527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004254v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05221542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ observation and kinetic modeling of the fundamental mechanisms underlying hydrogen sorption in forged Mg–Mg2Ni composites</w:t>
               </w:r>
@@ -619,278 +619,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of the H–Hf phase diagram using in situ neutron diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Hydrogen Sorption Capabilities of a Novel Ti-V-Mn-Zr-Nb High-Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Perrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Dottor</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erik Elkaim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168353⟩</w:t>
+              <w:t xml:space="preserve">Inorganics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (5), pp.186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/inorganics11050186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246782v1</w:t>
+                <w:t xml:space="preserve">hal-04155499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Hydrogen Sorption Capabilities of a Novel Ti-V-Mn-Zr-Nb High-Entropy Alloy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Perrière</w:t>
+                <w:t xml:space="preserve">Experimental determination of the H–Hf phase diagram using in situ neutron diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Dottor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Elkaim</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (5), pp.186. </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 937, pp.168353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/inorganics11050186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2022.168353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04155499v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04246782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between boron doping and epitaxial relationships in VO 2 films grown by laser ablation</w:t>
               </w:r>
@@ -1049,51 +1049,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 955, pp.170272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1140,51 +1140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ analysis of phase constituents evolution upon hydrogen cycling of cold-forged Mg-Ni powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Novelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1257,90 +1257,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage Properties of a New Ti-V-Cr-Zr-Nb High Entropy Alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Elkaim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1381,295 +1381,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Sorption Properties of a Novel Refractory Ti-V-Zr-Nb-Mo High Entropy Alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How 10 at% Al Addition in the Ti-V-Zr-Nb High-Entropy Alloy Changes Hydrogen Sorption Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Sahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/hydrogen2040022⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (9), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26092470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03411534v1</w:t>
+                <w:t xml:space="preserve">hal-03210650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How 10 at% Al Addition in the Ti-V-Zr-Nb High-Entropy Alloy Changes Hydrogen Sorption Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Sorption Properties of a Novel Refractory Ti-V-Zr-Nb-Mo High Entropy Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin Vaughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Nassif</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Sahlberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (9), pp.2470. </w:t>
+              <w:t xml:space="preserve">Hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2 (4), pp.399 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules26092470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/hydrogen2040022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03210650v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03411534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving hydrogen storage performance of Mg-based alloy through microstructure optimization</w:t>
               </w:r>
@@ -1694,51 +1694,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grosdidier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1779,779 +1779,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03012843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen Storage Properties of Mg-Ni Alloys Processed by Fast Forging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydrogen storage properties of the refractory Ti–V–Zr–Nb–Ta multi-principal element alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Montero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Ek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Fruchart</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Zepon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13133509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 835, pp.155376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03012415v1</w:t>
+                <w:t xml:space="preserve">hal-02945477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen storage properties of the refractory Ti–V–Zr–Nb–Ta multi-principal element alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Hydrogen Storage Properties of Mg-Ni Alloys Processed by Fast Forging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Skryabina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guilherme Zepon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 835, pp.155376. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (13), pp.3509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en13133509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945477v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03012415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-quadratic upconversion luminescence among lanthanide ions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-phase metal-insulator transition and structural alternative for a VO2 film epitaxially grown on Al2O3(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Carrasco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Laversenne</w:t>
+                <w:t xml:space="preserve">Michelle M. Villamayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bigotta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mauro Tonelli</w:t>
+                <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.27.033217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (16), pp.165306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5113771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392501v1</w:t>
+                <w:t xml:space="preserve">hal-02362928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-phase metal-insulator transition and structural alternative for a VO2 film epitaxially grown on Al2O3(0001)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Grenier</w:t>
+                <w:t xml:space="preserve">High-temperature structure of Co 3 O 4 : Understanding spinel inversion using in situ and ex situ measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taylor Sparks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Gurlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle M. Villamayor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Gaudin</w:t>
+                <w:t xml:space="preserve">Maged Bekheet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Y. Ramos</w:t>
+                <w:t xml:space="preserve">Michael Gaultois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gennady Cherkashinin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5113771⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (10), pp.104104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02362928v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02136908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-temperature structure of Co 3 O 4 : Understanding spinel inversion using in situ and ex situ measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super-quadratic upconversion luminescence among lanthanide ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Gurlo</w:t>
+                <w:t xml:space="preserve">Irene Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maged Bekheet</w:t>
+                <w:t xml:space="preserve">Stefano Bigotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Gaultois</w:t>
+                <w:t xml:space="preserve">Alessandra Toncelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gennady Cherkashinin</w:t>
+                <w:t xml:space="preserve">Mauro Tonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 99 (10), pp.104104. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (23), pp.33217-33232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.104104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.27.033217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02136908v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiVZrNb Multi-Principal-Element Alloy: Synthesis Optimization, Structural, and Hydrogen Sorption Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Montero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Livia Zlotea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Ek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Crivello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 24 (15), pp.2799. </w:t>
@@ -2615,51 +2615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Gurak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Flamant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David R. Clarke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2719,51 +2719,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Diffusion Barrier Layers for Bi-Doped Mg2(Si,Ge) Thermoelectric Legs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2892,51 +2892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 166, pp.140-144. </w:t>
@@ -3146,51 +3146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Plante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3555,51 +3555,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3803,334 +3803,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01068590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In operando study of TiVCr additive in MgH2 composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Structural Properties and Reversible Deuterium Loading of MgD2 − TiD2 Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Ponthieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fermin Cuevas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Porcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.06.111⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (37), pp.18851-18862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp405803x|⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01022423v1</w:t>
+                <w:t xml:space="preserve">hal-01022436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Properties and Reversible Deuterium Loading of MgD2 − TiD2 Nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Ponthieu</w:t>
+                <w:t xml:space="preserve">In operando study of TiVCr additive in MgH2 composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermin Cuevas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+                <w:t xml:space="preserve">Damien Planté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Porcher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Lyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117 (37), pp.18851-18862. </w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38 (27), pp.11937-11945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp405803x|⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2013.06.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01022436v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01022423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revision of the NaBO2–H2O phase diagram for optimized yield in the H2 generation through NaBH4 hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4220,51 +4220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved hydrogen storage capacity through hydrolysis of solid NaBH4 catalyzed with cobalt boride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rougeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4379,51 +4379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Jeanneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4509,51 +4509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dariusz Swierczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Garron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4629,51 +4629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen storage in borohydrides Comparison of hydrolysis conditions of LiBH4, NaBH4 and KBH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4765,303 +4765,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Surface and High Nanoporosity Boron Nitride Adapted to Hydrogen Sequestration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Ti:Sapphire waveguide lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pollnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Grivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wilkinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Eason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.355⟩</w:t>
+              <w:t xml:space="preserve">Laser Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (8), pp.560 - 571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lapl.200710021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770237v1</w:t>
+                <w:t xml:space="preserve">hal-01770235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ti:Sapphire waveguide lasers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">High Surface and High Nanoporosity Boron Nitride Adapted to Hydrogen Sequestration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Eason</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Š. Miljanić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Miele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bonnetot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lapl.200710021⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 555, pp.355 - 362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.555.355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01770235v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature continuous-wave operation of Ti:sapphire buried channel-waveguide lasers fabricated via proton implantation</w:t>
               </w:r>
@@ -5086,51 +5086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Shepherd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Eason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5181,51 +5181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen Storage using Borohydrides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5342,491 +5342,491 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Verloop</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European PhD Hydrogen Conference (EPHyC 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512323v1</w:t>
+                <w:t xml:space="preserve">hal-05468269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVCr-based high entropy alloys for solid-state H2 storage</w:t>
+                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMetAC Days 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">PCCP Symposium on “Physics for Sustainability: Health, Energy, and Environment" (SPHERE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Physical Chemistry Chemical Physics, Oct 2025, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509963v1</w:t>
+                <w:t xml:space="preserve">hal-05509835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Verloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS EUROMAT 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Grenade, Spain</w:t>
+              <w:t xml:space="preserve">European PhD Hydrogen Conference (EPHyC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468269v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
+                <w:t xml:space="preserve">TiVCr-based high entropy alloys for solid-state H2 storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Haettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Verloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCCP Symposium on “Physics for Sustainability: Health, Energy, and Environment" (SPHERE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Physical Chemistry Chemical Physics, Oct 2025, Bangalore, India</w:t>
+              <w:t xml:space="preserve">ECMetAC Days 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05509835v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
               </w:r>
@@ -5838,51 +5838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Abou-Samra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Diaz‐lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5976,51 +5976,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6056,1339 +6056,1339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05563545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and computational analysis of Y0.88Ni3-xMnx compounds to understand the localization of Mn atoms</w:t>
+                <w:t xml:space="preserve">Structural and electrochemical properties of Y(Ni,Mn)3 compounds in protic ionic liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Zhang</w:t>
+                <w:t xml:space="preserve">G Fedlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Fedlouk</w:t>
+                <w:t xml:space="preserve">J Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Chan</w:t>
+                <w:t xml:space="preserve">E Kurchavova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lei</w:t>
+                <w:t xml:space="preserve">M Turmine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Cristallographie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MH2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958759v2</w:t>
+                <w:t xml:space="preserve">hal-04959488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural study of Y0.88Ni3-xMnx: an approach combining diffraction and computation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sanliang Ling</w:t>
+                <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Abou-Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Verloop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Haettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème réunion plénière de la Fédération Hydrogène (FRH2) du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Hydrogène (FRH2) du CNRS, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Rencontres Plénières de la Fédération de Recherche Hydrogène</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004773v1</w:t>
+                <w:t xml:space="preserve">hal-04798694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of high-entropy alloys (HEAs) for reversible hydrogen storage in solid materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Bailly</w:t>
+                <w:t xml:space="preserve">Sorption mechanisms in Mg/Mg2Ni composites considered as circular materials for hydrogen storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Novelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grosdidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICGH 2024. Second international conference on green hydrogen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">Energy Materials in Circular Economy Meet X-rays &amp; Neutrons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549477v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for multi-principal element alloys with high reversible capacity in the range of 1 -40 bar H 2</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural and computational analysis of Y0.88Ni3-xMnx compounds to understand the localization of Mn atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metal Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">Association Française de Cristallographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798652v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04958759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kylia Marcus</w:t>
+                <w:t xml:space="preserve">Structural study of Y0.88Ni3-xMnx: an approach combining diffraction and computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Lei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Abou Samra</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sanliang Ling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECMetac2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">4ème réunion plénière de la Fédération Hydrogène (FRH2) du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Hydrogène (FRH2) du CNRS, Oct 2024, La Grande Motte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798723v1</w:t>
+                <w:t xml:space="preserve">hal-05004773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Transformations of Magnesium-Based Perovskite Hydrides under High Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of high-entropy alloys (HEAs) for reversible hydrogen storage in solid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. A. P. Nunez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Laversenne</w:t>
+                <w:t xml:space="preserve">Abou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Metal Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">ICGH 2024. Second international conference on green hydrogen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798670v1</w:t>
+                <w:t xml:space="preserve">hal-05549477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par diffraction de neutrons des composés NaMgD 3 et KMgD 3 sous haute pression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Goujon</w:t>
+                <w:t xml:space="preserve">High entropy alloys for solid state storage of hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Colin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Léa Abou Samra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie - AFC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ECMetac2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798610v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of Mn content on structural and sorption properties of the combined AB3 and A2B7-type phases in the La-Y-Ni-Mn system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Search for multi-principal element alloys with high reversible capacity in the range of 1 -40 bar H 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kylia Marcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia de Rango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junxian Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium On Metal-Hydrogen Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fermin Cuevas - ICMPE, May 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International Conference on Metal Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567421v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and electrochemical properties of Y(Ni,Mn)3 compounds in protic ionic liquid</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J Chan</w:t>
+                <w:t xml:space="preserve">Structural Transformations of Magnesium-Based Perovskite Hydrides under High Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. P. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Kurchavova</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MH2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">International conference on Metal Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959488v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiVCr-based High Entropy Alloys for solid-state hydrogen storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude par diffraction de neutrons des composés NaMgD 3 et KMgD 3 sous haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julius A. P. Nunez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Plénières de la Fédération de Recherche Hydrogène</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie - AFC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04798694v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04798610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption mechanisms in Mg/Mg2Ni composites considered as circular materials for hydrogen storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of Mn content on structural and sorption properties of the combined AB3 and A2B7-type phases in the La-Y-Ni-Mn system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghofrane Fedlouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junxian Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Materials in Circular Economy Meet X-rays &amp; Neutrons</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">18th International Symposium On Metal-Hydrogen Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fermin Cuevas - ICMPE, May 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04798740v1</w:t>
+                <w:t xml:space="preserve">hal-04567421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural alternative for the epitaxial growth of a VO2 film on Al2O3 (0001)</w:t>
               </w:r>
@@ -7400,51 +7400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7512,51 +7512,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-Quadratic Upconversion Luminescence among Lanthanide Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7663,51 +7663,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. M. Villamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7762,51 +7762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super-quadratic upconversion luminescence of Nd3+ ions in GdVO4 and LaSc3(BO3)4 laser crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bigotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7874,51 +7874,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Si3N4 as inert buffer layer for MgH2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huy Le-Quoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7995,77 +7995,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude in-situ du polymorphisme de MgH2 par diffraction sous haute pression, haute température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Eshraghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Toulemonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8120,51 +8120,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des transformations structurales de couches minces de VO2 envisagées pour des applications de régulation de la chaleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle M. Villamayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8245,51 +8245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doping effects (Ge, Cr, Os) on thermoelectric properties of higher manganese silicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Regniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8360,454 +8360,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02001871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility and cyclability of hydrides thin films</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prahoveanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vaulx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Azzouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Béchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYSEA Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02001861v1</w:t>
+                <w:t xml:space="preserve">in2p3-01026194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversibility of high-capacity hydride thin films deposited by reactive PAPVD</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Growth of magnesium hydride assisted by distributed microwave plasma sources: performance improvement through control of process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (idHea)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00997080v1</w:t>
+                <w:t xml:space="preserve">in2p3-00943153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversibility and cyclability of hydrides thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t>
+              <w:t xml:space="preserve">HYSEA Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01026194v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth of magnesium hydride assisted by distributed microwave plasma sources: performance improvement through control of process parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversibility of high-capacity hydride thin films deposited by reactive PAPVD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laversenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le-Quoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t>
+              <w:t xml:space="preserve">International Discussion on Hydrogen Energy and Applications (idHea)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00943153v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00997080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct synthesis of thin MgH2 films by Reactive Plasma Assisted Physical Vapor Deposition for Hydrogen Storage Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8884,77 +8884,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'hydrolyse de NaBH4 catalysée par des nanoparticules de cobalt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Demirci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Miele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8996,64 +8996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage réversible de l'hydrogène par les hydroaluminates : amélioration des cinétiques d'absorption-désorption par action catalytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9121,77 +9121,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalytic effects on the thermal decomposition of sodium borohydride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Hydrogen Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon, France. pp.13-16 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9216,64 +9216,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-catalyzed borohydrides for hydrogen generation using controlled hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9331,269 +9331,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00175116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borohydrides for hydrogen storage. Thermolysis or hydrolysis advantages and disadvantages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Stockage réversible de l'hydrogène dans les véhicules. Amélioration des cinétiques d'adsorption-désorption des alanates d'aluminium par catalyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. M. Létoffé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
+                <w:t xml:space="preserve">C. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Postole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPHE International Hydrogen Storage Technology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Lucca, Italy. pp.19-23 juin</w:t>
+              <w:t xml:space="preserve">Gecat 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017577v1</w:t>
+                <w:t xml:space="preserve">hal-00013598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage réversible de l'hydrogène dans les véhicules. Amélioration des cinétiques d'adsorption-désorption des alanates d'aluminium par catalyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Borohydrides for hydrogen storage. Thermolysis or hydrolysis advantages and disadvantages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Postole</w:t>
+                <w:t xml:space="preserve">J. M. Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gecat 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, La Rochelle, France. pp.30 mai - 2 juin</w:t>
+              <w:t xml:space="preserve">IPHE International Hydrogen Storage Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Lucca, Italy. pp.19-23 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00013598v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel broadband fluorescent light source for optical coherence tomography</w:t>
               </w:r>
@@ -9618,51 +9618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Tuchin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Izatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Rivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9713,51 +9713,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borohydrides for hydrogen storage. Thermolysis or hydrolysis advantages and disadvantages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9765,51 +9765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Auroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bonnetot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Hydrogen Storage Technology Conference, IPHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lucca, Italy. pp.19-23 juin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9918,51 +9918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Y. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -10147,77 +10147,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Paul-Boncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Percheron-Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fermin Cuevas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Latroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emil Burzo. Springer Berlin Heidelberg, 8, 2018, Advanced Materials and Technologies, H. Landolt and R. Börnstein, </w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10293,90 +10293,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expériences in situ sur le CRG- D1B par couplage de mesure thermogravimétrique et diffraction de neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Djellit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10427,51 +10427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10535,51 +10535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Iliescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10630,51 +10630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Sb‐doping on the thermoelectric properties of Mg2Si thin films synthesized by microwave plasma‐assisted co‐sputtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10736,277 +10736,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01176819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilité thermique et propriétés thermoélectriques des couches minces Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t>
+                <w:t xml:space="preserve">Couches minces thermoélectriques Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. De Vaulx</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Ecole Thermoélectricité 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01128596v1</w:t>
+                <w:t xml:space="preserve">in2p3-01009972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couches minces thermoélectriques Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t>
+                <w:t xml:space="preserve">Stabilité thermique et propriétés thermoélectriques des couches minces Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. de Vaulx</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. De Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Azzouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Béchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole Thermoélectricité 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01009972v1</w:t>
+                <w:t xml:space="preserve">in2p3-01128596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films deposited by microwave plasma-assisted co-sputtering</w:t>
               </w:r>
@@ -11018,51 +11018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prahoveanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Vaulx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11113,51 +11113,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration par co-pulvérisation assistée par plasma micro-onde d'alliages métalliques en couches minces pour le stockage solide de l'hydrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laversenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11270,51 +11270,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux pour le stockage et la conversion de l'énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Laversenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. ComUE Grenoble-Alpes, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11501,51 +11501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221542v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02527" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Hajlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le-Quoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228823" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012415v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Skryabina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fruchart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133509" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392501v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Toncelli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tonelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033217" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362928v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Villamayor" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113771" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136908v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sparks" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gurlo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaultois" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Cherkashinin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gurak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4801-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Viv&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ponthieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuevas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laversenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T04KM7W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.873425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022436v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ponthieu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405803x|" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rougeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S3HBTLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770235v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollnau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkinson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Eason" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200710021" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WBTGSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shepherd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003450" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.495-503" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24D618BB5CC8A657C90F2C0D2C832118851CA403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512323v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Samra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verloop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509963v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468269v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylia Marcus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958759v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Monnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fedlouk" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lei" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004773v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549477v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Samra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798652v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798723v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou Samra" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567421v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959488v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kurchavova" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798694v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798740v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Zagumennyi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Villamayor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392636v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toncelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Eshraghi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392680v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline y Ramos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001871v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regniere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001861v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00997080v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943153v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017373v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giacometti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017577v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Tuchin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Izatt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592819" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772576v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001819v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337560v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009968v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faye Greaves" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bouzidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Perri&#232;re" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Vaughan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nassif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.4c08233" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05221542v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Maynadier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Laversenne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chapelle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c02527" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798562v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Novelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.11.118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Noguere" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Desgrange" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boucher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourasseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328417002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155499v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Elkaim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/inorganics11050186" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dottor" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Crivello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Joubert" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2022.168353" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bailly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bouvier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Grenier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thameur Hajlaoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaudin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2023.139729" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088814v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le-Quoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Coste" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.170272" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266738v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.169543" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795584v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Zlotea" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen3020016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Montero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Ek" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Nassif" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Sahlberg" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26092470" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Zepon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/hydrogen2040022" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012843v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2020.228823" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155376" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012415v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Skryabina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fruchart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13133509" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362928v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle M. Villamayor" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Y. Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5113771" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136908v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Sparks" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Gurlo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maged Bekheet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gaultois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gennady Cherkashinin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.104104" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392501v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Carrasco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bigotta" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Toncelli" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Tonelli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.033217" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Livia Zlotea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24152799" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770224v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Gurak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Flamant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Clarke" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.03.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391241v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11664-016-4801-1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255013v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorsse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Viv&#232;s" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2015.12.056" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01350643v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.07.111" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTGF5S84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plante" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Andrieux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.05.254" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01375583v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ponthieu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Fernandez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Cuevas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Laversenne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bodega" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2014.12.146" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6T04KM7W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956695v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Toulemonde" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Goujon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bordet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bruy&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2013.873425" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022436v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ponthieu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fermin Cuevas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Porcher" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp405803x|" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022423v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Plant&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lyard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2013.06.111" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612021v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Andrieux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Krol" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodica Chiriac" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Bouajila" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2011.12.106" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delmas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rougeaux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capron" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2010.11.036" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1S3HBTLK-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Jeanneau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Miele" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic902525s" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360935v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Andrieux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Swierczynski" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Garron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2008.09.102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q95826G2-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770231v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Sigala" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bonnetot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10973-008-9073-4" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-6VKH6T59-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770235v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollnau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grivas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wilkinson" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Eason" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lapl.200710021" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6WBTGSVS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770237v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Miljani&#263;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonnetot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.555.355" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770241v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grivas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Shepherd" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Eason" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretti" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.31.003450" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770242v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/acsm.30.495-503" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/24D618BB5CC8A657C90F2C0D2C832118851CA403/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468269v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou-Samra" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haettel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Verloop" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509835v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kylia Marcus" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512323v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509963v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509985v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Diaz&#8208;lopez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Monnier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghofrane Fedlouk" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junxian Zhang" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Lei" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04959488v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Monnier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fedlouk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Kurchavova" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Turmine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798740v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958759v2" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Zhang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lei" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004773v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanliang Ling" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549477v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abou Samra" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798723v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Abou Samra" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798652v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798670v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. P. Nunez" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goujon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Colin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798610v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius A. P. Nunez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567421v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392754v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gaudin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Magaud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392737v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carrasco" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bigotta" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tonelli" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Zagumennyi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392717v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M. Villamayor" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392636v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Toncelli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001840v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Kodjikian" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392664v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Eshraghi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Godec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392680v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline y Ramos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001871v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Regniere" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943153v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001861v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00997080v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coste" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017373v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204449v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Demirci" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Miele" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175101v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auroux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Percheron-Guegan" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuevas" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101398v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Giacometti" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013598v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goutaudier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Postole" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017577v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01770244v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bourquin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Tuchin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Izatt" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rivier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.592819" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013600v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772576v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02001819v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118079v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Paul-Boncour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Percheron-Guegan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Latroche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-54261-3" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392655v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Djellit" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Douillet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337560v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Iliescu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01325384v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009968v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017279v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01770211v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>