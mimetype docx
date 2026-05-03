--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -165,5643 +165,5635 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (73)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (74)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric models supported by the Caribbean and Levant examples help rethink transpression at plate boundaries</w:t>
+                <w:t xml:space="preserve">Regional‐to‐Global Tectonic and Trench‐Morphology Effects of Oceanic Plateau Subduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+                <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Coltice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+                <w:t xml:space="preserve">Ziyin Wu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-68051-2⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 53 (7), pp.e2025GL120357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025gl120357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459340v1</w:t>
+                <w:t xml:space="preserve">hal-05579733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental rifts and mantle convection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lithospheric models supported by the Caribbean and Levant examples help rethink transpression at plate boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+                <w:t xml:space="preserve">Dave A May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorsten Becker</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105243⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-68051-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215999v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crustal-Scale Signatures of Steady-State Thermal Inheritance: Insights from the South China Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodynamica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, not per reviewed</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 1 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5070/F3.50821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322955v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322955v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting a post-orogenic continental crust: Insights from the South China Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continental rifts and mantle convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fan Zhou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Delescluse</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thorsten Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Davaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119679⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 270, pp.105243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318168v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tectonic structures and stress state associated with seamount subduction in accretionary prism. Implications for slip behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 675, pp.119767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05477578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stepwise Decay of Rift Propagation in the Porcupine Basin, Offshore West of Ireland</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rifting a post-orogenic continental crust: Insights from the South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Pubellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Delescluse</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Basin Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bre.70046⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 671, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240638v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the calibration of 2D thermomechanical simulations of magma poor passive continental margins: method, validation and case example</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stepwise Decay of Rift Propagation in the Porcupine Basin, Offshore West of Ireland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Cornu</w:t>
+                <w:t xml:space="preserve">Cédric Bulois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Gout</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Chamot‐rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.258⟩</w:t>
+              <w:t xml:space="preserve">Basin Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (4), pp.e70046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bre.70046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04587010v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water budget in flat &amp;lt;i&amp;gt;vs.&amp;lt;/i&amp;gt; steep subduction: implication for volcanism and potential for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 195, pp.26. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2024026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brittle Constitutive Law for Long‐Term Tectonic Modeling Based on Sub‐Critical Crack Growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐arthur Olive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Schubnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harsha S Bhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25, pp.e2023GC011229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023gc011229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04615630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slab Pull Driven South China Sea Opening Implies a Mesozoic Proto South China Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward the calibration of 2D thermomechanical simulations of magma poor passive continental margins: method, validation and case example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GL105292⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S2), pp.1 - 22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286204v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04587010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Sakellariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Janin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elia d'Acremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A snapshot of the long-term evolution of a distributed tectonic plate boundary</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Slab Pull Driven South China Sea Opening Implies a Mesozoic Proto South China Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Larvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Pubellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gyomlai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 50 (22), pp.e2023GL105292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GL105292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.add7235⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04215132v1</w:t>
+                <w:t xml:space="preserve">hal-04286204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A snapshot of the long-term evolution of a distributed tectonic plate boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+                <w:t xml:space="preserve">Manon Dalaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Bessière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (16), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.add7235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03846317v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04215132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The topographic signature of temperature-controlled rheological transitions in an accretionary prism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadaya Cubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (3), pp.535 - 551. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-13-535-2022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cimmerian block detachment from Gondwana: a slab pull origin ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Larvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 596, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate and State Friction as a Spatially Regularized Transient Viscous Flow Law</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Casper Pranger</w:t>
+                <w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sanan</w:t>
+                <w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dave May</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mahmoudreza Heyhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021JB023511⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.229617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03646715v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pegmatites as geological expressions of spontaneous crustal flow localisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rate and State Friction as a Spatially Regularized Transient Viscous Flow Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casper Pranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sanan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice-Agnes Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 416-417, pp.106652. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2021JB023511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03666402v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03646715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic hazard of the western Makran subduction zone: insight from mechanical modelling and inferred frictional properties</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pegmatites as geological expressions of spontaneous crustal flow localisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Letouzey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Alexis Plunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyedmohsen Seyedali</w:t>
+                <w:t xml:space="preserve">L. Räss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pichavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116789⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 416-417, pp.106652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160686v1</w:t>
+                <w:t xml:space="preserve">hal-03666402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective rheology of a two-phase subduction shear zone: Insights from numerical simple shear experiments and implications for subduction zone interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Seismic hazard of the western Makran subduction zone: insight from mechanical modelling and inferred frictional properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sepideh Pajang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadaya Cubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Letouzey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyedmohsen Seyedali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 566, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116913⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 562, pp.116789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03590040v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cheval-Garabédian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (6), pp.1357-1388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/se-12-1357-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03261912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effective rheology of a two-phase subduction shear zone: Insights from numerical simple shear experiments and implications for subduction zone interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paraskevi Io Ioannidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Angiboust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Onno Oncken</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 566, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03184252v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03590040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of inherited accreted lithospheric heterogeneity on the architecture and the low, long-term subsidence rate of intracratonic basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 192, pp.15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic and Tectonic Evolution of Mountain Belts Controlled by Salt Thickness and Rift Architecture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019TC005903⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 192, pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02529936v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03184252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards robust and predictive geodynamic modelling: the way forward in frictional plasticity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">René de Borst</w:t>
+                <w:t xml:space="preserve">Topographic and Tectonic Evolution of Mountain Belts Controlled by Salt Thickness and Rift Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Yamato</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Callot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GL086027⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (1), pp.e2019TC005903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019TC005903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02498077v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02529936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes of propagation of continental break-up and associated oblique rift structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards robust and predictive geodynamic modelling: the way forward in frictional plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dave A. May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020JB019906⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 47 (5), pp.e2019GL086027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GL086027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985979v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02498077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On finite thickness of shear bands in frictional viscoplasticity, and implications for lithosphere dynamics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modes of propagation of continental break-up and associated oblique rift structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave A. May</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GC008531⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 125 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JB019906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02348463v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02985979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of rift maturity on the architecture and shortening distribution in mountain belts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">On finite thickness of shear bands in frictional viscoplasticity, and implications for lithosphere dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Duretz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René de Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Masini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.01.057⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (11), pp.5598-5616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03486806v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02348463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Role of rift maturity on the architecture and shortening distribution in mountain belts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Masini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 512, pp.89 - 99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828278v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The deep structure and reactivation of the Kyrgyz Tien Shan: Modelling the past to better constrain the present</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Delescluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave A. May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02239669v1</w:t>
+                <w:t xml:space="preserve">hal-01828278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Benefits of Using a Consistent Tangent Operator for Viscoelastoplastic Computations in Geodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Duretz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Souche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René de Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (12), pp.4904-4924. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018gc007877⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01983139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling factors for differential subsidence in the Sonoma Foreland Basin (Early Triassic, western USA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Caravaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Brayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geological Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 155 (6), pp.1305 - 1329. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016756817000164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+                <w:t xml:space="preserve">The deep structure and reactivation of the Kyrgyz Tien Shan: Modelling the past to better constrain the present</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.530-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01901937v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02239669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of range-parallel sediment transport on 2D thermo-mechanical models of mountain belts: Application to the Kyrgyz Tien Shan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Hamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Déverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12337⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856126v1</w:t>
+                <w:t xml:space="preserve">hal-01901937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plume-induced continental rifting and break-up in ultra-slow extension context: Insights from 3D numerical modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of range-parallel sediment transport on 2D thermo-mechanical models of mountain belts: Application to the Kyrgyz Tien Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 746, pp.121-137. </w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (4), pp.279 - 288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ter.12337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500770v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of basement heterogeneity on the architecture of low subsidence rate Paleozoic intracratonic basins (Reggane, Ahnet, Mouydir and Illizi basins, Hoggar Massif)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plume-induced continental rifting and break-up in ultra-slow extension context: Insights from 3D numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Portier</w:t>
+                <w:t xml:space="preserve">Alexander Koptev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-9-1239-2018⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 746, pp.121-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02888430v1</w:t>
+                <w:t xml:space="preserve">hal-01500770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+                <w:t xml:space="preserve">Influence of basement heterogeneity on the architecture of low subsidence rate Paleozoic intracratonic basins (Reggane, Ahnet, Mouydir and Illizi basins, Hoggar Massif)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Vennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1239-1275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-9-1239-2018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01496108v1</w:t>
+                <w:t xml:space="preserve">hal-02888430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A genetic link between transform and hyper-extended margins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Jourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Loury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gondwana Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.043⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01493997v1</w:t>
+                <w:t xml:space="preserve">hal-01496108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking numerical models of brittle thrust wedges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Markus Albertz</w:t>
+                <w:t xml:space="preserve">A genetic link between transform and hyper-extended margins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave A. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taras V. Gerya</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Huille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.03.003⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 465, pp.184-192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397117v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological implications of extensional detachments: Mediterranean and numerical insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Benchmarking numerical models of brittle thrust wedges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne J.H. Buiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Labrousse</w:t>
+                <w:t xml:space="preserve">Guido Schreurs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Huet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Markus Albertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taras V. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris J.P. Kaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 92, pp.140-177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2016.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01371910v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of tectonic burial and temperature on the inversion of inherited extensional basins during collision</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rheological implications of extensional detachments: Mediterranean and numerical insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0016756816000510⟩</w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 161, pp.233-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397084v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of tectonic burial and temperature on the inversion of inherited extensional basins during collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
+              <w:t xml:space="preserve">Geological Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153 (5/6), pp.811-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0016756816000510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01187096v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic slicing of subducting oceanic crust along plate interfaces: Numerical modeling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Evguenii Burov</w:t>
+                <w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Gerya</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pietro Sternai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Arbaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015GC005998⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01207648v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01187096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tectonic slicing of subducting oceanic crust along plate interfaces: Numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Corsini</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Bonnin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evguenii Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gerya</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggv169⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (10), pp.3505-3531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015GC005998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546672v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01207648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
+                <w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+                <w:t xml:space="preserve">Bruno Scalabrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+                <w:t xml:space="preserve">Michel Corsini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t>
+                <w:t xml:space="preserve">Mickael Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 202, pp.640 - 652. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggv169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01213955v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New parametric implementation of metamorphic reactions limited by water content, impact on exhumation along detachment faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Mezri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 236-237, pp.287-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5841,3420 +5833,3554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01207636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A scalable, matrix-free multigrid preconditioner for finite element discretizations of heterogeneous Stokes flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.A. May</w:t>
+                <w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Brown</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jordane Corbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365819v1</w:t>
+                <w:t xml:space="preserve">hal-01213955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imprint of rift-related processes in orogens as recorded in the Pyrenees</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A scalable, matrix-free multigrid preconditioner for finite element discretizations of heterogeneous Stokes flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Bernet</w:t>
+                <w:t xml:space="preserve">D.A. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gautheron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 408, pp.296 - 306. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290, pp.496-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01089948v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01365819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does interseismic strain localization near strike-slip faults result from boundary conditions or rheological structure?</w:t>
+                <w:t xml:space="preserve">Thermal imprint of rift-related processes in orogens as recorded in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nafissatou Traore Traore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+                <w:t xml:space="preserve">Arnaud Vacherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mouthereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Frelat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+                <w:t xml:space="preserve">R Pik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Meyer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gautheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gji/ggu011⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 408, pp.296 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946853v1</w:t>
+                <w:t xml:space="preserve">hal-01089948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between long-term and short-term rheology of the lithosphere: Insights from strike-slip fault modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nafissatou Traore Traore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 631, pp.146-159. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01072000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Does interseismic strain localization near strike-slip faults result from boundary conditions or rheological structure?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nafissatou Traore Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Frelat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Rolandone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Meyer</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gji/ggu011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01065788v1</w:t>
+                <w:t xml:space="preserve">hal-00946853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epeirogenic transients related to mantle lithosphere removal in the southern Sierra Nevada region, California:Part II. Implications of rock uplift and basin subsidence relations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Saleeby</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 631, pp.212-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/GES00816.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01134800v1</w:t>
+                <w:t xml:space="preserve">insu-01065788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation, geometry and mechanics of brittle faulting in exhuming metamorphic rocks: Insights from the northern Cycladic Islands (Aegean, Greece)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Epeirogenic transients related to mantle lithosphere removal in the southern Sierra Nevada region, California:Part II. Implications of rock uplift and basin subsidence relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Saleeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleeby Z.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.383⟩</w:t>
+              <w:t xml:space="preserve">Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (3), pp.394-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/GES00816.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00725110v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithospheric convective instability could induce creep along part of the San Andreas fault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Initiation, geometry and mechanics of brittle faulting in exhuming metamorphic rocks: Insights from the northern Cycladic Islands (Aegean, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jason Saleeby</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mehl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (4-5), pp.383-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G34244.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00863739v1</w:t>
+                <w:t xml:space="preserve">insu-00725110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localisation in mechanically layered rocks beneath detachment zones: insights from numerical modelling.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lithospheric convective instability could induce creep along part of the San Andreas fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Saleeby</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid Earth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/se-4-135-2013⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 41 (9), pp.999-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G34244.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00822400v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00863739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Strain localisation in mechanically layered rocks beneath detachment zones: insights from numerical modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouakou F. E. Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ggge.20179⟩</w:t>
+              <w:t xml:space="preserve">Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.135-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/se-4-135-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826216v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00822400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain localization due to structural softening during pressure sensitive rate independent yielding</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Watremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.357⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (8), pp.2800-2817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ggge.20179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134794v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical basis for slip along low-angle normal faults</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Strain localization due to structural softening during pressure sensitive rate independent yielding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL050756⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 184 (4-5), pp.357-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681720v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematic interpretation of the 3D shapes of metamorphic core complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mechanical basis for slip along low-angle normal faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012GC004271⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (L03307), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL050756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00730919v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epeirogenic transients related to mantle lithosphere removal in the southern Sierra Nevada region, California, part I: Implications of thermomechanical modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Kinematic interpretation of the 3D shapes of metamorphic core complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Gurnis</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave May</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (9), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GC004271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/GES00746.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444716v1</w:t>
+                <w:t xml:space="preserve">hal-00730919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of margin inversion in the external Western Alps: Implications for crustal rheology</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Epeirogenic transients related to mantle lithosphere removal in the southern Sierra Nevada region, California, part I: Implications of thermomechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saleeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Saleeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gurnis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.022⟩</w:t>
+              <w:t xml:space="preserve">Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (6), pp.1286-1309 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/GES00746.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00715925v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum mechanics approach to quantify brittle strain on weak faults: application to the extensional reactivation of shallow dipping discontinuities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of margin inversion in the external Western Alps: Implications for crustal rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bellahsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boutoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04821.x⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 560-561, pp.62-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564131v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00715925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A continuum mechanics approach to quantify brittle strain on weak faults: application to the extensional reactivation of shallow dipping discontinuities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Journal International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 184, pp.611-625. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 184, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04821.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00564011v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of metamorphic core complex in inherited wedges: A thermomechanical modelling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.004⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 184, pp.611-625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00616303v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granite intrusion in a metamorphic core complex: The example of the Mykonos laccolith (Cyclades, Greece)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Formation of metamorphic core complex in inherited wedges: A thermomechanical modelling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.013⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 309 (3-4), pp.249-257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00563983v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00616303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometry and kinematics of Mykonos detachment, Cyclades, Greece: Evidence for slip at shallow dip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
+                <w:t xml:space="preserve">Granite intrusion in a metamorphic core complex: The example of the Mykonos laccolith (Cyclades, Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2009TC002564⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 501 (1-4), pp.52-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00591569v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00563983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Geometry and kinematics of Mykonos detachment, Cyclades, Greece: Evidence for slip at shallow dip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Denèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2009TC002564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00443755v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The North Cycladic Detachment System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Denèle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lacombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 289, pp.87-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00715950v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00443755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HP-UHP exhumation during slow continental subduction : Self-consistent thermodynamically and thermomechanically coupled model with application to the Western Alps</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Faccenna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lacombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00425656v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00715950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burial and exhumation in a subduction wedge : mutual constraints from thermo-mechanical modelin and natural P-T-t data (Sch. Lustrés, W. Alps)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">HP-UHP exhumation during slow continental subduction : Self-consistent thermodynamically and thermomechanically coupled model with application to the Western Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Agard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 271, pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2008.03.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00144429v1</w:t>
+                <w:t xml:space="preserve">hal-00425656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Burial and exhumation in a subduction wedge : mutual constraints from thermo-mechanical modelin and natural P-T-t data (Sch. Lustrés, W. Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Agard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latetia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B07410), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00143608v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00144429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle instability beneath the Sierra Nevada mountains in California and the Death Valley extension</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Saleeby</w:t>
+                <w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elia d'Acremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sierd Cloething</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 434 (1-4), pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00140218v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00143608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rifting through a stack of inhomogeneous thrusts (the dipping pie concept)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+                <w:t xml:space="preserve">Mantle instability beneath the Sierra Nevada mountains in California and the Death Valley extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latetia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gurnis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saleeby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 251 ((1-2)), pp.104-119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00022416v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00140218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial crustal thickness variations control the extension in a back arc domain : the case of the Gulf of Corinth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rifting through a stack of inhomogeneous thrusts (the dipping pie concept)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2003TC001584⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00022416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Initial crustal thickness variations control the extension in a back arc domain : the case of the Gulf of Corinth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenii E.B. Burov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 22, 4, pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2002TC001433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00023744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9264,409 +9390,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D modelling of rifting through a pre-existing stack of nappes in the Gulf of Corinth (Greece) : a mixed analogue/numerical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analogue and numerical modelling of crustal-scale processes. Buiter S.J.H. and Schreurs G. (editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society Special Publications, pp.233-252, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rifting through a heterogeneous crust ; insights from analogue models and application to the Gulf o Corinth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analogue and numerical modelling of crutal-scale processes. Buiter S.J.H. and Schreurs G. (editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Geological Society Special Publications, pp.213-231, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension through a heterogeneous crust : the cas of the Gulf of Corinth : Part II, numerical versus analogue modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mattioni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From mountains to sedimentary basins ; modelling and testing geological processes ; extended abstracts of the GeoMod2004 international conference. Bertotti G., Buiter S.J.H., Ruffo P., Schreurs G. (editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bolletino di Geofisica Teorica ed Applicata, 45, 1, Suppl., pp.241-247, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension through a heterogeneous crust : the cas of the Gulf of Corinth (Greece) : Part I, Analogue modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mattioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From mountains to sedimentary basins : modelling and testing geological processes ; extended abstracts f the GeoMod 2004 international conference. Bertotti G., Buiter S.J.H., Ruffo P., Schreurs G. (editors)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bollettino di Geofisica Teorica ed Applicata, 45, 1, Suppl., pp.237-241, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9676,147 +9802,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions of plutons and detachments, comparison of Aegean and Tyrrhenian granitoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Arbaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Cheval-Garabedian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03240172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9826,151 +9952,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Scaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Humler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04795791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9980,114 +10106,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermo-mécanique de l'extension continentale : développements théoriques et applications au golfe de Corinthe (Grèce)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Pourhiet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00589848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId304"/>
+      <w:footerReference w:type="default" r:id="rId310"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10155,51 +10281,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8A83ECA0"/>
+    <w:nsid w:val="CBFF933D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10386,51 +10512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-le-pourhiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9495-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089430506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459340v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A May" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-68051-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215999v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105243" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322955v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119679" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587010v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.258" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880223v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024026" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011229" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286204v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105292" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalaison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add7235" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646715v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Pranger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023511" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03666402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#228;ss" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106652" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590040v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Io Ioannidi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116913" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209152v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020038" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529936v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005903" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498077v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086027" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985979v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019906" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02348463v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008531" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486806v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Masini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.01.057" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01983139v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Souche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007877" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888430v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-1239-2018" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397117v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Albertz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras V. Gerya" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris J.P. Kaus" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397084v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000510" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.08.021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPJDRFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365819v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. May" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.014" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01089948v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946853v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Traore Traore" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072000v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.034" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN7KMHSB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Saleeby" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleeby Z." TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00816.1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863739v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34244.1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134794v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.357" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730919v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004271" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444716v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saleeby" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saleeby" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurnis" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00746.1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140218v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022416v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001584" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023744v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001433" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143802v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mattioni" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143800v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143848v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143803v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589848v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-le-pourhiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9495-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089430506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl120357" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A May" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-68051-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322955v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/F3.50821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105243" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119679" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105292" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalaison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add7235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Pranger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023511" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03666402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#228;ss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Io Ioannidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116913" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005903" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019906" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02348463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008531" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Masini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.01.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01983139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Souche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007877" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-1239-2018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Albertz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras V. Gerya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris J.P. Kaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.08.021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPJDRFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. May" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01089948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Traore Traore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.034" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN7KMHSB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Saleeby" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleeby Z." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00816.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34244.1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.357" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004271" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444716v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saleeby" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saleeby" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurnis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00746.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140218v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022416v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001584" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001433" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mattioni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589848v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>