--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1,10226 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...10175 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Laetitia Le Pourhiet </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">laetitia-le-pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9495-4742</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089430506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=bB3yAPsAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (74)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regional‐to‐Global Tectonic and Trench‐Morphology Effects of Oceanic Plateau Subduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Coltice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziyin Wu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (7), pp.e2025GL120357. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025gl120357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric models supported by the Caribbean and Levant examples help rethink transpression at plate boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Agnes Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-68051-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05459340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal-Scale Signatures of Steady-State Thermal Inheritance: Insights from the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Francois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geodynamica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 1 (1), pp.2. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5070/F3.50821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic structures and stress state associated with seamount subduction in accretionary prism. Implications for slip behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 675, pp.119767. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05477578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifting a post-orogenic continental crust: Insights from the South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 671, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2025.119679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05318168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stepwise Decay of Rift Propagation in the Porcupine Basin, Offshore West of Ireland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Bulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot‐rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basin Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37 (4), pp.e70046. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bre.70046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental rifts and mantle convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorsten Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Davaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 270, pp.105243. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2025.105243⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05215999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Brittle Constitutive Law for Long‐Term Tectonic Modeling Based on Sub‐Critical Crack Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐arthur Olive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Schubnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harsha S Bhat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.e2023GC011229. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023gc011229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water budget in flat &amp;lt;i&amp;gt;vs.&amp;lt;/i&amp;gt; steep subduction: implication for volcanism and potential for H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Larvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.26. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04880223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the calibration of 2D thermomechanical simulations of magma poor passive continental margins: method, validation and case example</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S2), pp.1 - 22. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04587010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of the North Anatolian Fault from a diffuse to a localized shear zone in the North Aegean Sea during the Plio-Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Sakellariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Gorini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Janin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (3), pp.2614-2639. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04309118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slab Pull Driven South China Sea Opening Implies a Mesozoic Proto South China Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Larvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pubellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Gyomlai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (22), pp.e2023GL105292. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL105292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04286204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A snapshot of the long-term evolution of a distributed tectonic plate boundary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dalaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (16), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.add7235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04215132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The topographic signature of temperature-controlled rheological transitions in an accretionary prism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Pajang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (3), pp.535 - 551. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-13-535-2022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03611824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cimmerian block detachment from Gondwana: a slab pull origin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Larvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 596, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2022.117790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03787010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The distinct morphologic signature of underplating and seamounts in accretionary prisms, insights from thermomechanical modeling applied to Coastal Iranian Makran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Pajang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Mahdi Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoudreza Heyhat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloïse Bessière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.229617. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2022.229617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate and State Friction as a Spatially Regularized Transient Viscous Flow Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casper Pranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sanan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice-Agnes Gabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB023511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03646715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pegmatites as geological expressions of spontaneous crustal flow localisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Plunder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Räss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Gloaguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pichavant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 416-417, pp.106652. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2022.106652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of plutons and detachments: a comparison of Aegean and Tyrrhenian granitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cheval-Garabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (6), pp.1357-1388. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-12-1357-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03261912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective rheology of a two-phase subduction shear zone: Insights from numerical simple shear experiments and implications for subduction zone interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraskevi Io Ioannidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Angiboust</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onno Oncken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03590040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfer zones in Mediterranean back-arc regions and tear faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.11. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2021006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03184252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of inherited accreted lithospheric heterogeneity on the architecture and the low, long-term subsidence rate of intracratonic basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 192, pp.15. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2020038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03209152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic hazard of the western Makran subduction zone: insight from mechanical modelling and inferred frictional properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sepideh Pajang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadaya Cubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Letouzey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seyedmohsen Seyedali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 562, pp.116789. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.116789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topographic and Tectonic Evolution of Mountain Belts Controlled by Salt Thickness and Rift Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Callot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (1), pp.e2019TC005903. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019TC005903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02529936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards robust and predictive geodynamic modelling: the way forward in frictional plasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (5), pp.e2019GL086027. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL086027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02498077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modes of propagation of continental break-up and associated oblique rift structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (9), </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020JB019906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On finite thickness of shear bands in frictional viscoplasticity, and implications for lithosphere dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (11), pp.5598-5616. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02348463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of rift maturity on the architecture and shortening distribution in mountain belts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Masini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 512, pp.89 - 99. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.01.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03486806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The deep structure and reactivation of the Kyrgyz Tien Shan: Modelling the past to better constrain the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 746, pp.530-548. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.07.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02239669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Benefits of Using a Consistent Tangent Operator for Viscoelastoplastic Computations in Geodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Duretz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Souche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René de Borst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (12), pp.4904-4924. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018gc007877⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01983139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controlling factors for differential subsidence in the Sonoma Foreland Basin (Early Triassic, western USA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Caravaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Brayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 155 (6), pp.1305 - 1329. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756817000164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01848947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of basement heterogeneity on the architecture of low subsidence rate Paleozoic intracratonic basins (Reggane, Ahnet, Mouydir and Illizi basins, Hoggar Massif)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Vennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Portier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1239-1275. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-9-1239-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plume-induced continental rifting and break-up in ultra-slow extension context: Insights from 3D numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Koptev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 746, pp.121-137. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2017.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01500770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of range-parallel sediment transport on 2D thermo-mechanical models of mountain belts: Application to the Kyrgyz Tien Shan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (4), pp.279 - 288. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards subduction inception along the inverted North African margin of Algeria? Insights from thermo-mechanical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Hamai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkarim Yelles-Chaouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Déverchère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 501, pp.13 - 23. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2018.08.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continental break-up of the South China Sea stalled by far-field compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Delescluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11, pp.605-609. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-018-0178-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New structural data on Late Paleozoic tectonics in the Kyrgyz Tien Shan (Central Asian Orogenic Belt)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Jourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Loury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gondwana Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46, pp.57 - 78. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gr.2017.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A genetic link between transform and hyper-extended margins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Huille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 465, pp.184-192. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.02.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological implications of extensional detachments: Mediterranean and numerical insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 161, pp.233-258. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2016.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01371910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking numerical models of brittle thrust wedges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne J.H. Buiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Schreurs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Albertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taras V. Gerya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris J.P. Kaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Structural Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.140-177. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsg.2016.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of tectonic burial and temperature on the inversion of inherited extensional basins during collision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfred Lafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 153 (5/6), pp.811-826. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0016756816000510⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01397084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic slicing of subducting oceanic crust along plate interfaces: Numerical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonas Ruh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evguenii Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Gerya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (10), pp.3505-3531. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GC005998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New parametric implementation of metamorphic reactions limited by water content, impact on exhumation along detachment faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Mezri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lithos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 236-237, pp.287-298. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lithos.2015.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation and kinematics of the North America-Caribbean plate boundary offshore Hispaniola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Ellouz-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lepinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 27 (6), pp.467-478 </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure and gravity anomalies beneath the Rif, northern Morocco: implications for the current tectonics of the Alboran region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scalabrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 202, pp.640 - 652. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggv169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A scalable, matrix-free multigrid preconditioner for finite element discretizations of heterogeneous Stokes flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.A. May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 290, pp.496-523. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The geological signature of a slab tear below the Aegean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Menant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Sternai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Rabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 659, pp.166-182. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2015.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01187096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between long-term and short-term rheology of the lithosphere: Insights from strike-slip fault modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Traore Traore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 631, pp.146-159. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.06.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01072000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does interseismic strain localization near strike-slip faults result from boundary conditions or rheological structure?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nafissatou Traore Traore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Frelat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Rolandone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggu011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheological and geodynamic controls on the mechanisms of subduction and HP/UHP exhumation of crustal rocks during continental collision: Insights from numerical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 631, pp.212-250. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2014.04.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01065788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal imprint of rift-related processes in orogens as recorded in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Vacherat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mouthereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Pik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Gautheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 408, pp.296 - 306. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2014.10.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01089948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation, geometry and mechanics of brittle faulting in exhuming metamorphic rocks: Insights from the northern Cycladic Islands (Aegean, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Mehl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (4-5), pp.383-403. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00725110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lithospheric convective instability could induce creep along part of the San Andreas fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Saleeby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41 (9), pp.999-1002. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G34244.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00863739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localisation in mechanically layered rocks beneath detachment zones: insights from numerical modelling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kouakou F. E. Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4, pp.135-152. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/se-4-135-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buoyancy and localizing properties of continental mantle lithosphere: Insights from thermomechanical models of the eastern Gulf of Aden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Watremez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (8), pp.2800-2817. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ggge.20179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain localization due to structural softening during pressure sensitive rate independent yielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 184 (4-5), pp.357-371. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/gssgfbull.184.4-5.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epeirogenic transients related to mantle lithosphere removal in the southern Sierra Nevada region, California:Part II. Implications of rock uplift and basin subsidence relations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Saleeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleeby Z.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (3), pp.394-425. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES00816.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01134800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epeirogenic transients related to mantle lithosphere removal in the southern Sierra Nevada region, California, part I: Implications of thermomechanical modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saleeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Saleeby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gurnis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (6), pp.1286-1309 </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/GES00746.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01444716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of margin inversion in the external Western Alps: Implications for crustal rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bellahsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Boutoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 560-561, pp.62-83. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2012.06.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00715925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinematic interpretation of the 3D shapes of metamorphic core complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (9), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012GC004271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00730919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical basis for slip along low-angle normal faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (L03307), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL050756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-orogenic extension and metamorphic core complexes in a heterogeneous crust: the role of crustal layering inherited from collision. Application to the Cyclades (Aegean domain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184, pp.611-625. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04849.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation of metamorphic core complex in inherited wedges: A thermomechanical modelling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 309 (3-4), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00616303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Granite intrusion in a metamorphic core complex: The example of the Mykonos laccolith (Cyclades, Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 501 (1-4), pp.52-70. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2011.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00563983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A continuum mechanics approach to quantify brittle strain on weak faults: application to the extensional reactivation of shallow dipping discontinuities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04821.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00564131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometry and kinematics of Mykonos detachment, Cyclades, Greece: Evidence for slip at shallow dip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Labrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (5), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009TC002564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The North Cycladic Detachment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Denèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 289, pp.87-104. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.10.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00443755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retrait de la subduction et exhumation des unités de haute pression dans les Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Faccenna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00715950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HP-UHP exhumation during slow continental subduction : Self-consistent thermodynamically and thermomechanically coupled model with application to the Western Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 271, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2008.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The plume head-lithosphere interactions near intra-continental plate boundaries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillou-Frottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elia d'Acremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sierd Cloething</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 434 (1-4), pp.15-38. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2007.01.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burial and exhumation in a subduction wedge : mutual constraints from thermo-mechanical modelin and natural P-T-t data (Sch. Lustrés, W. Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Yamato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Agard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latetia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (B07410), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00144429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mantle instability beneath the Sierra Nevada mountains in California and the Death Valley extension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latetia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gurnis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saleeby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 251 ((1-2)), pp.104-119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00140218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifting through a stack of inhomogeneous thrusts (the dipping pie concept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 23, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2003TC001584⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00022416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial crustal thickness variations control the extension in a back arc domain : the case of the Gulf of Corinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgenii E.B. Burov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 22, 4, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2002TC001433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00023744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modelling of rifting through a pre-existing stack of nappes in the Gulf of Corinth (Greece) : a mixed analogue/numerical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue and numerical modelling of crustal-scale processes. Buiter S.J.H. and Schreurs G. (editors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society Special Publications, pp.233-252, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rifting through a heterogeneous crust ; insights from analogue models and application to the Gulf o Corinth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analogue and numerical modelling of crutal-scale processes. Buiter S.J.H. and Schreurs G. (editors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Geological Society Special Publications, pp.213-231, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension through a heterogeneous crust : the cas of the Gulf of Corinth : Part II, numerical versus analogue modeling approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mattioni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From mountains to sedimentary basins ; modelling and testing geological processes ; extended abstracts of the GeoMod2004 international conference. Bertotti G., Buiter S.J.H., Ruffo P., Schreurs G. (editors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bolletino di Geofisica Teorica ed Applicata, 45, 1, Suppl., pp.241-247, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension through a heterogeneous crust : the cas of the Gulf of Corinth (Greece) : Part I, Analogue modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mattioni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From mountains to sedimentary basins : modelling and testing geological processes ; extended abstracts f the GeoMod 2004 international conference. Bertotti G., Buiter S.J.H., Ruffo P., Schreurs G. (editors)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bollettino di Geofisica Teorica ed Applicata, 45, 1, Suppl., pp.237-241, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00143803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of plutons and detachments, comparison of Aegean and Tyrrhenian granitoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Arbaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Cheval-Garabedian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03240172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Terre Solide 2021-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Scaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Tommasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Humler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INSU, CNRS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04795791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermo-mécanique de l'extension continentale : développements théoriques et applications au golfe de Corinthe (Grèce)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Le Pourhiet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de la Terre. Université Pierre et Marie Curie - Paris VI, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00589848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId312"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -10281,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBFF933D"/>
+    <w:nsid w:val="C08D3920"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10512,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-le-pourhiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9495-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089430506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl120357" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459340v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A May" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-68051-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322955v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/F3.50821" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215999v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105243" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318168v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119679" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880223v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024026" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615630v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petit" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011229" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.258" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105292" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215132v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalaison" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add7235" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646715v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Pranger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023511" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03666402v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#228;ss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106652" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590040v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Io Ioannidi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116913" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209152v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020038" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005903" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498077v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086027" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985979v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019906" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02348463v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008531" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486806v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Masini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.01.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01983139v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Souche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007877" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888430v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-1239-2018" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397117v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Albertz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras V. Gerya" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris J.P. Kaus" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000510" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207636v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.08.021" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPJDRFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365819v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. May" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01089948v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.014" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072000v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Traore Traore" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.034" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN7KMHSB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946853v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu011" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134800v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Saleeby" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleeby Z." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00816.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863739v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34244.1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134794v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.357" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730919v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004271" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444716v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saleeby" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saleeby" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurnis" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00746.1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140218v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022416v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001584" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001433" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143802v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mattioni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143800v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589848v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-le-pourhiet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9495-4742" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089430506" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=bB3yAPsAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579733v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Coltice" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Pourhiet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyin Wu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025gl120357" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459340v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Jourdon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A May" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pubellier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice-Agnes Gabriel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-68051-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322955v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5070/F3.50821" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477578v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadaya Cubas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119767" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318168v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Delescluse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2025.119679" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240638v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bulois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot&#8208;rooke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Watremez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bre.70046" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215999v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Faccenna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thorsten Becker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Davaille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasseur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2025.105243" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615630v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;arthur Olive" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Schubnel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsha S Bhat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023gc011229" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Larvet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moretti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024026" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587010v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Perron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Cornu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Gout" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.258" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309118v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodriguez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sakellariou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gorini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Janin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elia d'Acremont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad364" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04286204v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gyomlai" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL105292" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04215132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dalaison" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.add7235" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611824v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sepideh Pajang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-13-535-2022" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787010v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Agard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2022.117790" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846317v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Mahdi Khatib" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoudreza Heyhat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Bessi&#232;re" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2022.229617" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03646715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casper Pranger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sanan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave May" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB023511" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03666402v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Plunder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. R&#228;ss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pichavant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2022.106652" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03261912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Arbaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garab&#233;dian" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-12-1357-2021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03590040v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paraskevi Io Ioannidi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Angiboust" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onno Oncken" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116913" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03184252v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Maillard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2021006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03209152v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guiraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vennin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2020038" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160686v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Letouzey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyedmohsen Seyedali" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.116789" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mouthereau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Callot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019TC005903" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02498077v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Duretz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; de Borst" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Yamato" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL086027" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02985979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave A. May" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JB019906" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02348463v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008531" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486806v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Masini" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.01.057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02239669v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.07.019" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SLTGM9FH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01983139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Souche" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018gc007877" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01848947v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Caravaca" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Brayard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756817000164" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888430v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Portier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-9-1239-2018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01500770v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Koptev" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenii E.B. Burov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras Gerya" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2017.03.025" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856126v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12337" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01901937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Hamai" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles-Chaouche" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2018.08.028" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F4SVP1GH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-018-0178-5" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01496108v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Loury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bellahsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2017.03.004" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01493997v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Huille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.02.043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01371910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Labrousse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Huet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2016.09.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397117v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne J.H. Buiter" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Schreurs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Albertz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taras V. Gerya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris J.P. Kaus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2016.03.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397084v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Lafosse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boutoux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016756816000510" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207648v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Ruh" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evguenii Burov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gerya" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GC005998" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207636v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Mezri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wolf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.08.021" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZPJDRFT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213955v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Ellouz-Zimmermann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Rolandone" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de Lepinay" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12181" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546672v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scalabrino" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Corsini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Bonnin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggv169" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365819v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A. May" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brown" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.03.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01187096v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Sternai" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rabillard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2015.08.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072000v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nafissatou Traore Traore" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.06.034" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DN7KMHSB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946853v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Frelat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggu011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01065788v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fran&#231;ois" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2014.04.033" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01089948v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vacherat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Pik" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bernet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gautheron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.10.014" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00725110v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lacombe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lecomte" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mehl" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.383" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863739v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Saleeby" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G34244.1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00822400v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouakou F. E. Yao" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/se-4-135-2013" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826216v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ggge.20179" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134794v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.4-5.357" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134800v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleeby Z." TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00816.1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444716v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saleeby" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Saleeby" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gurnis" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES00746.1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715925v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bellanger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2012.06.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730919v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GC004271" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681720v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL050756" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564011v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04849.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00616303v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.07.004" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00563983v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Den&#232;le" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2011.01.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564131v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04821.x" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591569v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009TC002564" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443755v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.10.032" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00715950v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425656v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2008.03.049" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3RNG953-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143608v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sierd Cloething" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2007.01.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K0R2KF24-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144429v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Yamato" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latetia Le Pourhiet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004441" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00140218v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022416v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2003TC001584" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023744v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2002TC001433" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143802v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mattioni" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143800v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143848v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143803v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03240172v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Cheval-Garabedian" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04795791v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Scaillet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Tommasi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Humler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Guillot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00589848v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>