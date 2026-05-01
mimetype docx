--- v0 (2026-03-20)
+++ v1 (2026-05-01)
@@ -184,105 +184,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimum wages and health: evidence from European countries</w:t>
+                <w:t xml:space="preserve">The impact of a mandatory universal drug insurance program on health behaviors and outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lebihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.85-107. </w:t>
+              <w:t xml:space="preserve">Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (9), pp.2006-2046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10754-022-09340-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hec.4699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288365v1</w:t>
+                <w:t xml:space="preserve">hal-04288368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of a mandatory universal drug insurance program on health behaviors and outcomes</w:t>
               </w:r>
@@ -291,154 +291,154 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lebihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (9), pp.2006-2046. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/hec.4699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04288368v1</w:t>
+                <w:t xml:space="preserve">hal-04288357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of a mandatory universal drug insurance program on health behaviors and outcomes</w:t>
+                <w:t xml:space="preserve">Minimum wages and health: evidence from European countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Lebihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Health Economics and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.85-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10754-022-09340-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hec.4699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04288357v1</w:t>
+                <w:t xml:space="preserve">hal-04288365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of paid parental leave on breastfeeding, parental health and behavior</w:t>
               </w:r>
@@ -1265,163 +1265,163 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois essais économétriques sur le développement et le bien-être des enfants canadiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...14 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+                <w:t xml:space="preserve">Laëtitia Lebihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economies et finances. Université de la Réunion, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014LARE0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-04288393v1</w:t>
+                <w:t xml:space="preserve">tel-01169645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois essais économétriques sur le développement et le bien-être des enfants canadiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Lebihan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Economies et finances. CEMOI - Centre d'Économie et de Management de l'Océan Indien; UQAM - Université du Québec à Montréal, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Lebihan</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">tel-01169645v1</w:t>
+                <w:t xml:space="preserve">tel-04288393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1576,51 +1576,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lebihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2025.101533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-022-09340-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288368v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4699" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04288357v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288367v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Mao Takongmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2023.101248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Haeck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Merrigan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2020-0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-020-00213-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Mao Takongmo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mckellips" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roe-2017-0029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2018.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04289036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04288393v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01169645v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lebihan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LARE0010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509374v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Lebihan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2025.101533" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288368v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hec.4699" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04288357v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288365v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10754-022-09340-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288367v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Olivier Mao Takongmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ehb.2023.101248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288369v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Haeck" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lefebvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Merrigan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejeap-2020-0129" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288372v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40953-020-00213-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288374v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Olivier Mao Takongmo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.01.043" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288384v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mckellips" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/roe-2017-0029" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288379v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/696702" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288382v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rie.2018.07.006" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04289036v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Tour&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01169645v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lebihan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LARE0010" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04288393v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>