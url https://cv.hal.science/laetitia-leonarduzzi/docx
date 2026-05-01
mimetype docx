--- v0 (2026-03-21)
+++ v1 (2026-05-01)
@@ -318,105 +318,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The various rising tones in Newcastle English: a phonological distinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (29)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560978v1</w:t>
+                <w:t xml:space="preserve">hal-02293941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subordinate Interrogatives and Subordination in Oral Speech: Syntax and Prosody</w:t>
               </w:r>
@@ -487,122 +504,105 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03460479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The various rising tones in Newcastle English: a phonological distinction?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Présentation du numéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'héritage de Jean Dubois et Françoise Dubois-Charlier, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.5336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293941v1</w:t>
+                <w:t xml:space="preserve">hal-03560978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits between Extraposition and Right-Discocation</w:t>
               </w:r>
@@ -1037,368 +1037,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Un)headed Relative Clauses Associated with BE: Clefts or Non-Clefts?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in Newcastle intonation: the use of the rising tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Non-Prototypical Clefts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven, Dec 2016, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Colloque de Villetaneuse sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Villetaneuse, Unknown Region. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01468923v1</w:t>
+                <w:t xml:space="preserve">hal-01462234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relative clause types</w:t>
+                <w:t xml:space="preserve">(Un)headed Relative Clauses Associated with BE: Clefts or Non-Clefts?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées agrégation "Les subordonnées relatives" 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Poitiers, France. pp.1-34</w:t>
+              <w:t xml:space="preserve">International Workshop on Non-Prototypical Clefts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven, Dec 2016, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462235v1</w:t>
+                <w:t xml:space="preserve">hal-01468923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constitution et exploitation de corpus oraux: illustration</w:t>
+                <w:t xml:space="preserve">Relative clause types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabor Turcsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles Approches du Corpus en Linguistique Anglaise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Avignon, Région indéterminée. pp.37</w:t>
+              <w:t xml:space="preserve">Journées agrégation "Les subordonnées relatives" 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Poitiers, France. pp.1-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462168v1</w:t>
+                <w:t xml:space="preserve">hal-01462235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Newcastle intonation: the use of the rising tone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constitution et exploitation de corpus oraux: illustration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouzon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Turcsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Villetaneuse sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Villetaneuse, Unknown Region. non paginé</w:t>
+              <w:t xml:space="preserve">Nouvelles Approches du Corpus en Linguistique Anglaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Avignon, Région indéterminée. pp.37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462234v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Exploration of Phonosyntax in Newcastle English</w:t>
               </w:r>
@@ -2539,51 +2539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Kerfelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabor Turcsan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2794,51 +2794,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5F9D6772"/>
+    <w:nsid w:val="6A7D656B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3025,51 +3025,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-leonarduzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080537790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560978v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5336" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468923v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462235v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462168v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00597613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-leonarduzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080537790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00597613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>