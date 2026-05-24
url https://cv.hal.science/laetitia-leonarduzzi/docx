--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -318,291 +318,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The various rising tones in Newcastle English: a phonological distinction?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subordinate Interrogatives and Subordination in Oral Speech: Syntax and Prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.6362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02293941v1</w:t>
+                <w:t xml:space="preserve">hal-03460479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subordinate Interrogatives and Subordination in Oral Speech: Syntax and Prosody</w:t>
+                <w:t xml:space="preserve">Présentation du numéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Linx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 80, </w:t>
+              <w:t xml:space="preserve">, 2020, L'héritage de Jean Dubois et Françoise Dubois-Charlier, 80, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/linx.6362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/linx.5336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03460479v1</w:t>
+                <w:t xml:space="preserve">hal-03560978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation du numéro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The various rising tones in Newcastle English: a phonological distinction?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linx</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anglophonia / Caliban - French Journal of English Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (29)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560978v1</w:t>
+                <w:t xml:space="preserve">hal-02293941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits between Extraposition and Right-Discocation</w:t>
               </w:r>
@@ -662,497 +662,497 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphase prosodique et variétés d'anglais</w:t>
+                <w:t xml:space="preserve">Rising contours in Ireland: perception and interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Airelle Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21e colloque de Villetaneuse sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Prosody at the crossroads of disciplinary pathways</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248987v1</w:t>
+                <w:t xml:space="preserve">hal-05629606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La subordonnée interrogative en anglais contemporain : syntaxe, sémantique, pragmatique, prosodie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emphase prosodique et variétés d'anglais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airelle Théveniaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire BCL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">21e colloque de Villetaneuse sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03548197v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How prosody and syntax interact: the case of English it-clefts</w:t>
+                <w:t xml:space="preserve">La subordonnée interrogative en anglais contemporain : syntaxe, sémantique, pragmatique, prosodie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th annual conference of the German Linguistic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire BCL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626560v1</w:t>
+                <w:t xml:space="preserve">hal-03548197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of the cleft meaning through prosody</w:t>
+                <w:t xml:space="preserve">How prosody and syntax interact: the case of English it-clefts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57ème Congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">39th annual conference of the German Linguistic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Saarbrücken, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626558v1</w:t>
+                <w:t xml:space="preserve">hal-01626560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Newcastle intonation: the use of the rising tone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Construction of the cleft meaning through prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Villetaneuse sur l'anglais oral</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Villetaneuse, Unknown Region. non paginé</w:t>
+              <w:t xml:space="preserve">57ème Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462234v1</w:t>
+                <w:t xml:space="preserve">hal-01626558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Un)headed Relative Clauses Associated with BE: Clefts or Non-Clefts?</w:t>
               </w:r>
@@ -1378,802 +1378,897 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Exploration of Phonosyntax in Newcastle English</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variation in Newcastle intonation: the use of the rising tone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouzon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on English Pronunciation: Issues and Practices (EPIP4) 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. non paginé</w:t>
+              <w:t xml:space="preserve">Colloque de Villetaneuse sur l'anglais oral</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Villetaneuse, Unknown Region. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498882v1</w:t>
+                <w:t xml:space="preserve">hal-01462234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Négation et prosodie en anglais contemporain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Exploration of Phonosyntax in Newcastle English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "négation"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.1-18</w:t>
+              <w:t xml:space="preserve">4th International Conference on English Pronunciation: Issues and Practices (EPIP4) 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Prague, Czech Republic. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01498877v1</w:t>
+                <w:t xml:space="preserve">hal-01498882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From syntax to discourse to prosody and from prosody to discourse (to syntax?): the case of IT-clefts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Négation et prosodie en anglais contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la SAES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Caen, France. non paginé</w:t>
+              <w:t xml:space="preserve">Journée d'étude "négation"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France. pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01507651v1</w:t>
+                <w:t xml:space="preserve">hal-01498877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pragmatic Functions of Prosody in English Cleft Sentences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From syntax to discourse to prosody and from prosody to discourse (to syntax?): the case of IT-clefts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speech Prosody 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.713-716</w:t>
+              <w:t xml:space="preserve">Congrès de la SAES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Caen, France. non paginé</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01510449v1</w:t>
+                <w:t xml:space="preserve">hal-01507651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus in English cleft sentences: a prosodic, syntactic and discourse analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Pragmatic Functions of Prosody in English Cleft Sentences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prosody Discourse Interface Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Salford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Speech Prosody 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Shanghai, China. pp.713-716</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548212v1</w:t>
+                <w:t xml:space="preserve">hal-01510449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocations à droite et extrapositions nominales : syntaxe et réalisation(s)</w:t>
+                <w:t xml:space="preserve">Focus in English cleft sentences: a prosodic, syntactic and discourse analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du CerLiCO, Grammaire et prosodie 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Rennes, France. pp.129-149</w:t>
+              <w:t xml:space="preserve">Prosody Discourse Interface Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Salford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483959v1</w:t>
+                <w:t xml:space="preserve">hal-03548212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aux limites des dislocations</w:t>
+                <w:t xml:space="preserve">Dislocations à droite et extrapositions nominales : syntaxe et réalisation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les linguistiques du détachement (organisé par l'ATILF et le CRISCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Nancy, France. pp.361-375</w:t>
+              <w:t xml:space="preserve">Colloque du CerLiCO, Grammaire et prosodie 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Rennes, France. pp.129-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483960v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocations à gauches et antépositions : des variantes en distribution complémentaire ?</w:t>
+                <w:t xml:space="preserve">Aux limites des dislocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Etrange / Etranger (Congrès de la SAES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Nantes, France. pp.121-142</w:t>
+              <w:t xml:space="preserve">Les linguistiques du détachement (organisé par l'ATILF et le CRISCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Nancy, France. pp.361-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00483961v1</w:t>
+                <w:t xml:space="preserve">hal-00483960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dislocations: textes et contextes</w:t>
+                <w:t xml:space="preserve">Dislocations à gauches et antépositions : des variantes en distribution complémentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Toulouse, France. pp.127-148</w:t>
+              <w:t xml:space="preserve">Etrange / Etranger (Congrès de la SAES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Nantes, France. pp.121-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484204v1</w:t>
+                <w:t xml:space="preserve">hal-00483961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dislocations: textes et contextes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Herry-Benit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de la Société des Anglicistes de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Toulouse, France. pp.127-148</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subordonnées nominales en wh- : critères syntaxiques et sémantiques de distinction entre subordonnées interrogatives et relatives nominales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études ALAES "Les subordonnées en wh-"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Ballier, 2004, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2183,100 +2278,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subordonnée interrogative en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PUP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2-85399-579-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2286,51 +2381,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expression de la saillance dans les clivées en wh- en anglais contemporain: prosodie, syntaxe, discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2350,133 +2445,133 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryvonne Boisseau; Albert Hamm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saillance. La saillance en langue et en discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Presses universitaires de Franche-Comté, pp.85-102, 2015, 978-2-84867-513-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critères syntactico-sémantiques de distinction entre subordonnées interrogatives et relatives libres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la syntaxe à la narratologie énonciative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophrys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 93-105, 2001, 9782708009998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2486,130 +2581,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Learners' Corpus of Reading Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Herment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Kerfelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Turcsan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2619,114 +2714,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La subordonnée interrogative en anglais contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Leonarduzzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université de Provence - Aix-Marseille I, 2000. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00597613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2794,51 +2889,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A7D656B"/>
+    <w:nsid w:val="015DD6B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3025,51 +3120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-leonarduzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080537790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293941v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460479v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6362" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560978v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5336" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548197v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626560v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626558v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462234v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507651v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510449v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548212v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483960v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483961v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484204v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548204v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626563v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00597613v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-leonarduzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/080537790" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942796v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Herment" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Leonarduzzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana M Lewis" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristel Portes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460479v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.6362" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560978v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.5336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293941v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouzon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486675v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05629606v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05248987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Airelle Th&#233;veniaut" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548197v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626560v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468923v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462235v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462168v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Turcsan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462234v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498882v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01498877v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01507651v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01510449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548212v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483959v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483960v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483961v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484204v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Herry-Benit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548216v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548204v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01306867v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ophrys.fr" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626563v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kerfelec" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00597613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>