--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -1915,378 +1915,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations du secteur social et médico-social</w:t>
+                <w:t xml:space="preserve">Etre ou ne pas être une association gestionnaire d’établissements ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039579ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039580ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696501v1</w:t>
+                <w:t xml:space="preserve">halshs-01696577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et nouvelles configurations RH territoriales : le rôle des groupements d’employeurs</w:t>
+                <w:t xml:space="preserve">Innovation sociale et travail social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.095.0171⟩</w:t>
+              <w:t xml:space="preserve">FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/forum.150.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696477v1</w:t>
+                <w:t xml:space="preserve">halshs-01696595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation sociale et travail social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les associations du secteur social et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 150 (1), </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/forum.150.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039579ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01696595v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01696501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre ou ne pas être une association gestionnaire d’établissements ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réseaux et nouvelles configurations RH territoriales : le rôle des groupements d’employeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 344, </w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039580ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/mav.095.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696577v1</w:t>
+                <w:t xml:space="preserve">halshs-01696477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives d’activités et d’emploi : accompagner autrement… Pour entreprendre autrement</w:t>
               </w:r>
@@ -2786,247 +2786,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté et engagement : de l'ESS aux autres organisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Économie sociale et solidaire et coopérations territoriales dans les secteurs du grand-âge et de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cousineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">XXIVème rencontre du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295346v1</w:t>
+                <w:t xml:space="preserve">hal-05461396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie sociale et solidaire et coopérations territoriales dans les secteurs du grand-âge et de la petite enfance</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Citoyenneté et engagement : de l'ESS aux autres organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème rencontre du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461396v1</w:t>
+                <w:t xml:space="preserve">hal-05295346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l’économie sociale et solidaire pour une autre gestion des EHPAD et des crèches : vers une gestion alternative ?</w:t>
               </w:r>
@@ -3718,286 +3718,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle coopératif : une voie pour repenser le secteur de la santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The features and management of identity threats within a nonprofit organization: the case of the French Red Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">17th EURAM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698580v1</w:t>
+                <w:t xml:space="preserve">halshs-01705736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The features and management of identity threats within a nonprofit organization: the case of the French Red Cross</w:t>
+                <w:t xml:space="preserve">Exigences du travail et conflits de valeurs à la Croix-Rouge Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EURAM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">28ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01705736v1</w:t>
+                <w:t xml:space="preserve">halshs-01705722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exigences du travail et conflits de valeurs à la Croix-Rouge Française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le modèle coopératif : une voie pour repenser le secteur de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Thenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28ème congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01705722v1</w:t>
+                <w:t xml:space="preserve">halshs-01698580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupements d’employeurs : une réponse alternative à la GRH des TPE/PME ?</w:t>
               </w:r>
@@ -4128,355 +4128,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01696531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation strategies between public organisations and social economy organizations. How to cooperate without loosing its soul?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collaborations between public organizations and nonprofit organizations: the risk of identity crisis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707190v1</w:t>
+                <w:t xml:space="preserve">halshs-01707179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la pertinence du concept de performance globale pour les entreprises de l’ESS</w:t>
+                <w:t xml:space="preserve">Les groupements d’employeurs : une manière de repenser la Gestion des Ressources Humaines ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée internationale de recherche GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">27ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01707135v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupements d’employeurs : une manière de repenser la Gestion des Ressources Humaines ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperation strategies between public organisations and social economy organizations. How to cooperate without loosing its soul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01707152v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations between public organizations and nonprofit organizations: the risk of identity crisis ?</w:t>
+                <w:t xml:space="preserve">Interroger la pertinence du concept de performance globale pour les entreprises de l’ESS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">4ème journée internationale de recherche GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707179v1</w:t>
+                <w:t xml:space="preserve">halshs-01707135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les effets de la temporalité sur la qualité de vie au travail et l’engagement bénévole dans les Entreprises de l’Economie Sociale et Solidaire</w:t>
               </w:r>
@@ -5361,238 +5361,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations de l’ESS, vectrices de transformation RH sur un territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les formations en GRH dans l’ESS : de la neutralité à la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Dubruc</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.113-127, 2023, 978-2-311-41275-8</w:t>
+              <w:t xml:space="preserve">La GRH dans les organisations de l’Economie sociale et solidaire – Les valeurs à l’épreuve des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.187-200, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04259849v1</w:t>
+                <w:t xml:space="preserve">hal-04380075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations en GRH dans l’ESS : de la neutralité à la réflexivité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisations de l’ESS, vectrices de transformation RH sur un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. </w:t>
+                <w:t xml:space="preserve">Marc-André Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La GRH dans les organisations de l’Economie sociale et solidaire – Les valeurs à l’épreuve des pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.187-200, 2023</w:t>
+              <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.113-127, 2023, 978-2-311-41275-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380075v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04259849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la structuration d’un réseau des groupements d’employeurs : un modèle de coopération exemplaire ?</w:t>
               </w:r>
@@ -5703,51 +5703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Providing public goods and commons. Towards coproduction and new forms of governance for a revival of public action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), CIRIEC, pp.185-205, 2018, CIRIEC Studies Series, 978-2-9600129-5-8</w:t>
@@ -5955,186 +5955,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01707036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2005-2015 : la grande mue de la Croix-Rouge française</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire émerger le désir de s’engager : un défi pour le monde associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
+              <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et Fondements de la créativité des entreprises de l’économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition et Presses Universitaires de Reims, pp.51-65, 2016, 978-2-37496-015-9</w:t>
+              <w:t xml:space="preserve">Parcours d'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Editions et presses universitaires de Reims, pp.159-178, 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01706612v1</w:t>
+                <w:t xml:space="preserve">halshs-01706938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire émerger le désir de s’engager : un défi pour le monde associatif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2005-2015 : la grande mue de la Croix-Rouge française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
+              <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours d'engagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Editions et presses universitaires de Reims, pp.159-178, 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
+              <w:t xml:space="preserve">Formes et Fondements de la créativité des entreprises de l’économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition et Presses Universitaires de Reims, pp.51-65, 2016, 978-2-37496-015-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01706938v1</w:t>
+                <w:t xml:space="preserve">halshs-01706612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre autrement l’économie sociale et solidaire : le troc des pratiques</w:t>
               </w:r>
@@ -6572,51 +6572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2023-0363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubedine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-0606_010.003_0002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083848ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03633724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2021.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mereaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.110.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.194.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2017-0080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Thenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Godefroit-Winkel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039579ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.150.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039580ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Emile-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile-Michel Hernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.321.0077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pegase" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705736v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705722v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707190v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707135v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707152v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259849v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2023-0363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubedine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-0606_010.003_0002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083848ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03633724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2021.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mereaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.110.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.194.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2017-0080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Thenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Godefroit-Winkel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039580ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.150.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039579ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0171" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Emile-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile-Michel Hernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.321.0077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pegase" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>