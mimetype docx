--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -118,282 +118,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t>
+                <w:t xml:space="preserve">The extent of mission-based HRM practices in small and large NPOs: a four-type hybridization model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassen Aggoun</w:t>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enes Akdag</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Valéau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t>
+              <w:t xml:space="preserve">Employee Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/ER-07-2023-0363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321514v1</w:t>
+                <w:t xml:space="preserve">hal-05106930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The extent of mission-based HRM practices in small and large NPOs: a four-type hybridization model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regards croisés. « La qualité empêchée est-elle devenue une source de désengagement ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enes Akdag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Aloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+                <w:t xml:space="preserve">Hassane Amaazoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Valéau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nihat Ataman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Employee Relations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 53 (1), pp.171-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/ER-07-2023-0363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.233.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05106930v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonprofits and community resilience during a pandemic: a France-Quebec perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -531,51 +531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hubedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2 (368), pp.104-119. </w:t>
@@ -626,51 +626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l'économie sociale et solidaire pour une autre gestion des EHPAD et des crèches: vers une gestion alternative?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -717,77 +717,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations à l’épreuve de la crise pandémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2022 (n° 12), pp.107-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -834,51 +834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labour market social innovation in France gaining legitimacy through meta-organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (3), pp.26-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -912,77 +912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations à l’épreuve de la crise pandémique : adaptation, résilience ou mutation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprise &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1007,51 +1007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d’adaptation des associations face aux isomorphismes : proposition d’une typologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Entre traditions et changements : l’économie sociale en Europe depuis le début de la crise économique de 2008, 25 (4), pp.149-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1085,51 +1085,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner l’exemplarité de la politique de la diversité des ressources humaines des associations : le cas de l’insertion des personnes en situation de handicap vers le milieu ordinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.38-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1189,51 +1189,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Mereaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, N°137 (2), pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1267,51 +1267,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflation normative : entre opportunités et menaces pour les organisations de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1358,51 +1358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la mise à disposition des salariés des groupements d’employeurs pour les TPE/PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1443,451 +1443,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupement d’employeurs et gestion des défaillances des TPE/PME : le syndrome de l’arroseur arrosé »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les coopératives de santé : un nouveau sentier dans l’organisation des soins ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Caroline André</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Thenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.128.0205⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (100), pp.189-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.100.0189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966609v1</w:t>
+                <w:t xml:space="preserve">hal-02072260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupements d’employeurs : vers un nouveau développement de la gestion des ressources humaines territoriale ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Groupement d’employeurs et gestion des défaillances des TPE/PME : le syndrome de l’arroseur arrosé »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (128), pp.205-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.128.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072235v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The features and management of identity threats within a nonprofit organization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les groupements d’employeurs : vers un nouveau développement de la gestion des ressources humaines territoriale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society and Business Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (132), pp.3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01813177v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives de santé : un nouveau sentier dans l’organisation des soins ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The features and management of identity threats within a nonprofit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2 (100), pp.189-207. </w:t>
+              <w:t xml:space="preserve">Society and Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (1), pp.43-62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.100.0189⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/SBR-10-2017-0080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072260v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01813177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Action de l’entreprise dans la lutte contre le réchauffement climatique : effets sur l’identification organisationnelle et l’engagement organisationnel des salariés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Schill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Godefroit-Winkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Gestion des Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 108 (2), pp.3-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1915,421 +1915,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etre ou ne pas être une association gestionnaire d’établissements ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Les associations du secteur social et médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039580ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039579ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696577v1</w:t>
+                <w:t xml:space="preserve">halshs-01696501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation sociale et travail social</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Réseaux et nouvelles configurations RH territoriales : le rôle des groupements d’employeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FORUM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/forum.150.0007⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.095.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696595v1</w:t>
+                <w:t xml:space="preserve">halshs-01696477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les associations du secteur social et médico-social</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Innovation sociale et travail social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Paturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 344, </w:t>
+              <w:t xml:space="preserve">FORUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1039579ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/forum.150.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01696501v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01696595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux et nouvelles configurations RH territoriales : le rôle des groupements d’employeurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Etre ou ne pas être une association gestionnaire d’établissements ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (5), </w:t>
+              <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/mav.095.0171⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1039580ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01696477v1</w:t>
+                <w:t xml:space="preserve">halshs-01696577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives d’activités et d’emploi : accompagner autrement… Pour entreprendre autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernandez Emile-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 339, pp.37-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2367,51 +2367,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives d’activités et d’emploi : accompagner autrement.... pour entreprendre autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile-Michel Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 32 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2445,64 +2445,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soutenabilité du modèle économique dual de la Croix-Rouge française en question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11, pp.52-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2527,64 +2527,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du travail à la Croix-Rouge française. Entre engagement pour la cause et engagement dans le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 323, pp.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2609,64 +2609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prédire et expliquer l’échec des changements organisationnels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (188-189), pp.325-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2691,51 +2691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes de conflits au travail et logiques de survivance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REMEST- Revue Multidisciplinaire sur l'emploi, le syndicalisme et le travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 2 (2), pp.89-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2786,290 +2786,290 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie sociale et solidaire et coopérations territoriales dans les secteurs du grand-âge et de la petite enfance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Citoyenneté et engagement : de l'ESS aux autres organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Cousineau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVème rencontre du RIUESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05461396v1</w:t>
+                <w:t xml:space="preserve">hal-05295346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citoyenneté et engagement : de l'ESS aux autres organisations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Économie sociale et solidaire et coopérations territoriales dans les secteurs du grand-âge et de la petite enfance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaine Cervera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cousineau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Congrès de l’AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Deauville, France</w:t>
+              <w:t xml:space="preserve">XXIVème rencontre du RIUESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295346v1</w:t>
+                <w:t xml:space="preserve">hal-05461396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports de l’économie sociale et solidaire pour une autre gestion des EHPAD et des crèches : vers une gestion alternative ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannig Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Defalvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'ESS, actrices des transisions ? XXIe Rencontres du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chaire ESS Sciences Po Bordeaux, Jun 2022, Bordeaux, France</w:t>
@@ -3232,51 +3232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner l’exemplarité des pratiques RH des entreprises de l’ESS sur l’intégration des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3301,64 +3301,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business ethics and recruitment policies for disabled workers: to be or not to be? The weight of isomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3396,64 +3396,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling business values with the social economy: the wolf lying down with the lamb?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3504,51 +3504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time shared work: gaining legitimacy through network ambidexterity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th EGOS Colloquium 2018 : European Group for Organizational Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La soutenabilité du modèle SCIC : le cas des groupements d’employeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3655,51 +3655,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of strategies used by non-profit organizations to avoid isomorphism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM 2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3718,152 +3718,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The features and management of identity threats within a nonprofit organization: the case of the French Red Cross</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le modèle coopératif : une voie pour repenser le secteur de la santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Thenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th EURAM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01705736v1</w:t>
+                <w:t xml:space="preserve">halshs-01698580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exigences du travail et conflits de valeurs à la Croix-Rouge Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3882,152 +3895,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01705722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le modèle coopératif : une voie pour repenser le secteur de la santé ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The features and management of identity threats within a nonprofit organization: the case of the French Red Cross</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">17th EURAM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01698580v1</w:t>
+                <w:t xml:space="preserve">halshs-01705736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les groupements d’employeurs : une réponse alternative à la GRH des TPE/PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,51 +4065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’importance de la logique de réseau pour repenser la gestion territoriale de l’emploi : le défi des groupements d’employeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes rencontres du GESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4128,657 +4128,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01696531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborations between public organizations and nonprofit organizations: the risk of identity crisis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les effets de la temporalité sur la qualité de vie au travail et l’engagement bénévole dans les Entreprises de l’Economie Sociale et Solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">7ème Congrès national « Santé dans le monde du travail »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707179v1</w:t>
+                <w:t xml:space="preserve">halshs-01707233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les groupements d’employeurs : une manière de repenser la Gestion des Ressources Humaines ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cooperation strategies between public organisations and social economy organizations. How to cooperate without loosing its soul?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27ème congrès de l'AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707152v1</w:t>
+                <w:t xml:space="preserve">halshs-01707190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation strategies between public organisations and social economy organizations. How to cooperate without loosing its soul?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Interroger la pertinence du concept de performance globale pour les entreprises de l’ESS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">4ème journée internationale de recherche GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01707190v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01707135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interroger la pertinence du concept de performance globale pour les entreprises de l’ESS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les groupements d’employeurs : une manière de repenser la Gestion des Ressources Humaines ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée internationale de recherche GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">27ème congrès de l'AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707135v1</w:t>
+                <w:t xml:space="preserve">halshs-01707152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de la temporalité sur la qualité de vie au travail et l’engagement bénévole dans les Entreprises de l’Economie Sociale et Solidaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Collaborations between public organizations and nonprofit organizations: the risk of identity crisis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès national « Santé dans le monde du travail »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">31ème congrès international du CIRIEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707233v1</w:t>
+                <w:t xml:space="preserve">halshs-01707179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restructuration du champ de la santé en France et expérience des coopératives de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Statut n’est pas vertu. Quelles formes d’organisation dans les EESS pour dépasser la vision néo-libérale de l’entreprise ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème sommet international des coopératives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
+              <w:t xml:space="preserve">4ème journée internationale de recherche GESS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707166v1</w:t>
+                <w:t xml:space="preserve">halshs-01707125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statut n’est pas vertu. Quelles formes d’organisation dans les EESS pour dépasser la vision néo-libérale de l’entreprise ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Restructuration du champ de la santé en France et expérience des coopératives de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Thenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème journée internationale de recherche GESS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t>
+              <w:t xml:space="preserve">3ème sommet international des coopératives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01707125v1</w:t>
+                <w:t xml:space="preserve">halshs-01707166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etre ou ne pas être une association gestionnaire d’établissements ? Le cas de la Croix-Rouge française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes rencontres du RIUESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4803,64 +4803,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation du travail : l’impensé des entreprises de l’économie sociale et solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée du GESS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Marne la Valée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4917,64 +4917,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'exemplarité dans l'économie sociale et solidaire : initiatives inspirantes et modèles novateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Reims, 344 p., 2020, RESSOR, ISSN 2740-0441, 978-2-37496-104-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5005,51 +5005,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives : quelles réalités ? : produire, commercer et consommer autrement : [actes du colloque du 9 novembre 2017 à l'EM de Normandie à Paris]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boespflug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EPURE Éditions et presses universitaires de Reims, 3, 430 p., 2019, RESSOR, ISSN 2740-0441, 978-2-37496-077-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5185,64 +5185,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et fondements de la créativité dans l'économie sociale et solidaire : [XVe rencontres du RIUESS (Réseau InterUniversitaire de l'ESS) du 27 au 29 mai 2015 à Reims]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition et Presses Universitaires de Reims, 1, 328 p., 2016, RESSOR, ISSN 2740-0441, 978-2-37496-015-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5273,51 +5273,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours d'engagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edition et Presses Universitaires de Reims, 244 p., 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5361,268 +5361,268 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les formations en GRH dans l’ESS : de la neutralité à la réflexivité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Organisations de l’ESS, vectrices de transformation RH sur un territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Dubruc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. </w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-André Vilette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Artis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La GRH dans les organisations de l’Economie sociale et solidaire – Les valeurs à l’épreuve des pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.187-200, 2023</w:t>
+              <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.113-127, 2023, 978-2-311-41275-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380075v1</w:t>
+                <w:t xml:space="preserve">emse-04259849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisations de l’ESS, vectrices de transformation RH sur un territoire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les formations en GRH dans l’ESS : de la neutralité à la réflexivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valéau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-André Vilette</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Laëtitia Lethielleux, Patrick Valeau. </w:t>
+                <w:t xml:space="preserve">Nathalie Raulet-Croset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lethielleux L. &amp; Valéau P. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La gestion des ressources humaines dans les organisations de l’économie sociale et solidaire Les valeurs à l’épreuve des pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vuibert, pp.113-127, 2023, 978-2-311-41275-8</w:t>
+              <w:t xml:space="preserve">La GRH dans les organisations de l’Economie sociale et solidaire – Les valeurs à l’épreuve des pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert, pp.187-200, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04259849v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la structuration d’un réseau des groupements d’employeurs : un modèle de coopération exemplaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5677,77 +5677,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperation strategies between public and social economy organisations: how to cooperate without losing your &amp;quot;soul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Reimat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Bance. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Providing public goods and commons. Towards coproduction and new forms of governance for a revival of public action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), CIRIEC, pp.185-205, 2018, CIRIEC Studies Series, 978-2-9600129-5-8</w:t>
@@ -5776,64 +5776,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation du travail : l’impensé des entreprises de l’économie sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amina Béjji-Bécheur; Péneloppe Codello; Pascale Château-Terrisse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESS : gestion des entreprises sociales et solidaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions management &amp; société, pp.197-212, 2018, Versus (Cormelles-le-Royal), ISSN 2270-695X, 978-2-37687-098-2</w:t>
@@ -5862,77 +5862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle coopératif : une alternative pour le secteur de la santé en France?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Thenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Huet; Stéphane Roques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie sociale et solidaire face aux enjeux du management : l'ESS et ses nouveaux défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pearson, 2017, Management en action, ISSN 1968-5726, 978-2-326-00181-7</w:t>
@@ -5955,229 +5955,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01707036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire émerger le désir de s’engager : un défi pour le monde associatif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">2005-2015 : la grande mue de la Croix-Rouge française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Combes-Joret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
+              <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours d'engagement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Editions et presses universitaires de Reims, pp.159-178, 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
+              <w:t xml:space="preserve">Formes et Fondements de la créativité des entreprises de l’économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition et Presses Universitaires de Reims, pp.51-65, 2016, 978-2-37496-015-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01706938v1</w:t>
+                <w:t xml:space="preserve">halshs-01706612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2005-2015 : la grande mue de la Croix-Rouge française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faire émerger le désir de s’engager : un défi pour le monde associatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Monique Combes-Joret; Laëtitia Lethielleux. </w:t>
+              <w:t xml:space="preserve">Emmanuelle Leclercq; Laëtitia Lethielleux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formes et Fondements de la créativité des entreprises de l’économie sociale et solidaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition et Presses Universitaires de Reims, pp.51-65, 2016, 978-2-37496-015-9</w:t>
+              <w:t xml:space="preserve">Parcours d'engagement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Editions et presses universitaires de Reims, pp.159-178, 2016, RESSOR, ISSN 2740-0441, 978-2-37496-026-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01706612v1</w:t>
+                <w:t xml:space="preserve">halshs-01706938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre autrement l’économie sociale et solidaire : le troc des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Combes-Joret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Boudes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6333,51 +6333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Fasshauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Hudebine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Lethielleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Chaire d'économie sociale et solidaire Université Gustave Eiffel. 2022, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -6572,51 +6572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106930v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2023-0363" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubedine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-0606_010.003_0002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083848ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03633724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2021.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mereaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.110.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.194.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0205" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072235v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813177v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2017-0080" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072260v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Thenot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0189" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Godefroit-Winkel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696577v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039580ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.150.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696501v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039579ar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696477v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0171" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Emile-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile-Michel Hernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.321.0077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295346v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pegase" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698580v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707179v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707152v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707190v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707135v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707233v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707166v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707125v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259849v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706938v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706612v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Lethielleux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ER-07-2023-0363" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321514v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Aggoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enes Akdag" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Aloui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Amaazoul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihat Ataman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0171" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412723v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine V&#233;zina" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/MD-11-2023-2079" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04319181v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaine Cervera" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Fasshauer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hubedine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/recma.368.0108" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460338v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannig Robin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.136.0087" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14653-7.p.0107" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910967v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Boudes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24840/2183-0606_010.003_0002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003004v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968534v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1083848ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03633724v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2021.3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966636v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Mereaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.137.0143" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.110.0153" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966624v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.194.0149" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072260v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Thenot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deroy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.100.0189" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966609v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.128.0205" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813177v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Combes-Joret" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2017-0080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Schill" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Godefroit-Winkel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grhu.108.0003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039579ar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696477v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.095.0171" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696595v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Paturel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/forum.150.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696577v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1039580ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520196v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernandez Emile-Michel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01713964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile-Michel Hernandez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.321.0077" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520231v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520246v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01520253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01714018v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295346v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05461396v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lhuillier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942330v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835950v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Pegase" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966660v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966654v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966646v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851711v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02072310v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01698580v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01705304v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01696531v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707190v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reimat" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707135v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707152v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707179v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707125v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707166v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709814v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01709803v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968530v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02157625v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boespflug" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964961v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bance" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ahmed Za&#239;d-Chertouk" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Fernando &#193;lvarez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Barna" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauby" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leclercq" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04259849v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Vilette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Raulet-Croset" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740594v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01710095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01707036v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706612v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706938v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01706947v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Linz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Minuel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551292v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Hudebine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>