--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -100,235 +100,235 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DisTop: Discovering a Topological representation to learn diverse and rewarding skills</w:t>
+                <w:t xml:space="preserve">An Information-Theoretic Perspective on Intrinsic Motivation in Reinforcement Learning: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 25 (2), pp.327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCDS.2023.3265200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e25020327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04166057v1</w:t>
+                <w:t xml:space="preserve">hal-04093961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Information-Theoretic Perspective on Intrinsic Motivation in Reinforcement Learning: A Survey</w:t>
+                <w:t xml:space="preserve">DisTop: Discovering a Topological representation to learn diverse and rewarding skills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 25 (2), pp.327. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Cognitive and Developmental Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e25020327⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCDS.2023.3265200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04093961v1</w:t>
+                <w:t xml:space="preserve">hal-04166057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving Multi-Agent Routing Problems Using Deep Attention Mechanisms</w:t>
               </w:r>
@@ -1317,217 +1317,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention Graph for Multi-Robot Social Navigation with Deep Reinforcement Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan Escudie</w:t>
+                <w:t xml:space="preserve">Multi-objective reinforcement learning: an ethical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2024 - International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Social Robot Navigation; Multi-Agent; Reinforcement Learning; Multi-Robot Navigation; Graph Neural Networks; Predictive models, May 2024, Auckland, New Zealand</w:t>
+              <w:t xml:space="preserve">Multi-Objective Decision Making Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECAI, Oct 2024, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04427749v1</w:t>
+                <w:t xml:space="preserve">hal-04711682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective reinforcement learning: an ethical perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémy Chaput</w:t>
+                <w:t xml:space="preserve">Attention Graph for Multi-Robot Social Navigation with Deep Reinforcement Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Objective Decision Making Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECAI, Oct 2024, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">AAMAS 2024 - International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Social Robot Navigation; Multi-Agent; Reinforcement Learning; Multi-Robot Navigation; Graph Neural Networks; Predictive models, May 2024, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04711682v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04427749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning to identify and settle dilemmas through contextual user preferences</w:t>
               </w:r>
@@ -1885,89 +1885,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Lifelong Learning Workshop at ICML 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902567v1</w:t>
+                <w:t xml:space="preserve">hal-02902573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELSIM: End-to-end learning of reusable skills through intrinsic motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1980,82 +1989,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02902573v1</w:t>
+                <w:t xml:space="preserve">hal-02902570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELSIM: End-to-end learning of reusable skills through intrinsic motivation</w:t>
               </w:r>
@@ -2084,73 +2084,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
+              <w:t xml:space="preserve">4th Lifelong Learning Workshop at ICML 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902570v1</w:t>
+                <w:t xml:space="preserve">hal-02902567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TSRuleGrowth : Extraction de règles de prédiction semi-ordonnées à partir d'une série temporelle d'éléments discrets, application dans un contexte d'intelligence ambiante</w:t>
               </w:r>
@@ -2599,51 +2599,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Context Aware Robot Architecture, Application to the RoboCup@Home Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Leber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2891,252 +2891,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Multi-Agent Policy Gradient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
+                <w:t xml:space="preserve">How explainable plans can make planning faster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2018 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Explainable Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.58-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847775v1</w:t>
+                <w:t xml:space="preserve">hal-01878646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How explainable plans can make planning faster</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grea</w:t>
+                <w:t xml:space="preserve">Cooperative Multi-Agent Policy Gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pereyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Explainable Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML-PKDD 2018 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.459-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10925-7_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878646v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SULFR: Simulation of Urban Logistic For Reinforcement</w:t>
               </w:r>
@@ -3440,243 +3440,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des problèmes stochastiques et dynamiques de collectes et de livraisons par des véhicules intelligents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bono</w:t>
+                <w:t xml:space="preserve">Multi-robot human scene observation based on hybrid metric-topological mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florian Pereyron</w:t>
+                <w:t xml:space="preserve">Stéphane d'Alu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">European Conference on Mobile Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576351v1</w:t>
+                <w:t xml:space="preserve">hal-01553064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-robot human scene observation based on hybrid metric-topological mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification des problèmes stochastiques et dynamiques de collectes et de livraisons par des véhicules intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane d'Alu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pereyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Mobile Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01553064v1</w:t>
+                <w:t xml:space="preserve">hal-01576351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LOLLIPOP: Generating and using proper plan and negative refinements for online partial order planning</w:t>
               </w:r>
@@ -6024,51 +6024,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Study of Cooperative Multi-Agent Policy Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6493,51 +6493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166057v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2023.3265200" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093961v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020327" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pereyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3009289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2015.55.0169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891200057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-2010-0206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort - Piat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-010-9396-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/710CEB9CE5452EB9DDA71161E288C36C2FB6F26B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331752v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Tonnis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Matignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Escudie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711682v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982216" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902567v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902573v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_32" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902570v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190737v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vuillemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007342905140522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35231-8_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27544-0_17" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847775v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10925-7_28" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878646v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847773v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553064v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Boutoustous-Bennouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwin Bonnavaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821677v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bultmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020327" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2023.3265200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pereyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3009289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2015.55.0169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891200057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-2010-0206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort - Piat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-010-9396-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/710CEB9CE5452EB9DDA71161E288C36C2FB6F26B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331752v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Tonnis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Matignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Escudie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982216" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190737v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vuillemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007342905140522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35231-8_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27544-0_17" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10925-7_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847773v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Boutoustous-Bennouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwin Bonnavaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821677v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bultmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>