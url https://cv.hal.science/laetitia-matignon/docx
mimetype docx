--- v1 (2026-04-11)
+++ v2 (2026-05-02)
@@ -972,1011 +972,1002 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331752v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reinforcement Learning Simulator for Multi-UAV Based Network Coverage Problem</w:t>
+                <w:t xml:space="preserve">A Survey of Multi-Agent Deep Reinforcement Learning with Graph Neural Network-Based Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Tonnis</w:t>
+                <w:t xml:space="preserve">Valentin Cuzin-Rambaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Desgeorges</w:t>
+                <w:t xml:space="preserve">Laetitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+                <w:t xml:space="preserve">Maxime Morge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Rencontres des Jeunes Chercheurs en Intelligence Artificielle (RJCIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plate-Forme Intelligence Artificielle (PFIA), Jun 2026, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391808v1</w:t>
+                <w:t xml:space="preserve">hal-05603249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Task-conditioned adaptation of visual features in multi-task policy learning</w:t>
+                <w:t xml:space="preserve">A Reinforcement Learning Simulator for Multi-UAV Based Network Coverage Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Marza</w:t>
+                <w:t xml:space="preserve">Dorian Tonnis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Matignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+                <w:t xml:space="preserve">Loïc Desgeorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Isabelle Guérin Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1-16</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Performance Evaluation of Wireless Ad Hoc, Sensor, and Ubiquitous Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569375v1</w:t>
+                <w:t xml:space="preserve">hal-05391808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-objective reinforcement learning: an ethical perspective</w:t>
+                <w:t xml:space="preserve">Task-conditioned adaptation of visual features in multi-task policy learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timon Deschamps</w:t>
+                <w:t xml:space="preserve">Pierre Marza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Chaput</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Matignon</w:t>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CVPR 2024 - IEEE/CVF Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711663v1</w:t>
+                <w:t xml:space="preserve">hal-04569375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-objective reinforcement learning: an ethical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timon Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Objective Decision Making Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ECAI, Oct 2024, Santiago de Compostela, Spain</w:t>
+              <w:t xml:space="preserve">RJCIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711682v1</w:t>
+                <w:t xml:space="preserve">hal-04711663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention Graph for Multi-Robot Social Navigation with Deep Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Escudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2024 - International Conference on Autonomous Agents and Multi-Agent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Social Robot Navigation; Multi-Agent; Reinforcement Learning; Multi-Robot Navigation; Graph Neural Networks; Predictive models, May 2024, Auckland, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04427749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to identify and settle dilemmas through contextual user preferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Multi-objective reinforcement learning: an ethical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timon Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Chaput</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Guillermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-Objective Decision Making Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ECAI, Oct 2024, Santiago de Compostela, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04349804v1</w:t>
+                <w:t xml:space="preserve">hal-04711682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Object Navigation with dynamically learned neural implicit representations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Wolf</w:t>
+                <w:t xml:space="preserve">Learning to identify and settle dilemmas through contextual user preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guillermin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Tools with Artificial Intelligence (ICTAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTAI59109.2023.00075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04390240v1</w:t>
+                <w:t xml:space="preserve">hal-04349804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Agents how to Map: Spatial Reasoning for Multi-Object Navigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Multi-Object Navigation with dynamically learned neural implicit representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS) 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCV 2023 - International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Paris, France. pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940658v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELSIM: End-to-end learning of reusable skills through intrinsic motivation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Aubret</w:t>
+                <w:t xml:space="preserve">Teaching Agents how to Map: Spatial Reasoning for Multi-Object Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Marza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Wolf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Intelligent Robots and Systems (IROS) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Kyoto, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IROS47612.2022.9982216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_32⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02902573v1</w:t>
+                <w:t xml:space="preserve">hal-03940658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELSIM: End-to-end learning of reusable skills through intrinsic motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1989,89 +1980,98 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Ghent, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67661-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902570v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ELSIM: End-to-end learning of reusable skills through intrinsic motivation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2084,1083 +2084,1074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Lifelong Learning Workshop at ICML 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902567v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSRuleGrowth : Extraction de règles de prédiction semi-ordonnées à partir d'une série temporelle d'éléments discrets, application dans un contexte d'intelligence ambiante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Nicol</w:t>
+                <w:t xml:space="preserve">ELSIM: End-to-end learning of reusable skills through intrinsic motivation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l'Intelligence Artificielle (APIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.82-89</w:t>
+              <w:t xml:space="preserve">4th Lifelong Learning Workshop at ICML 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190737v2</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEART: Using Abstract Plans as a Guarantee of Downward Refinement in Decompositional Planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Étude de la motivation intrinsèque en apprentissage par renforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097488v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02272091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSRuleGrowth: Mining partially-ordered prediction rules from a time series of discrete elements, application to a context of ambient intelligence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">TSRuleGrowth : Extraction de règles de prédiction semi-ordonnées à partir d'une série temporelle d'éléments discrets, application dans un contexte d'intelligence ambiante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delphin-Poulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADMA: Advanced Data Mining and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l'Intelligence Artificielle (APIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.82-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305993v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la motivation intrinsèque en apprentissage par renforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Aubret</w:t>
+                <w:t xml:space="preserve">HEART: Using Abstract Plans as a Guarantee of Downward Refinement in Decompositional Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salima Hassas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Agents and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic. pp.514-522, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0007342905140522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02272091v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Context Aware Robot Architecture, Application to the RoboCup@Home Challenge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphael Leber</w:t>
+                <w:t xml:space="preserve">TSRuleGrowth: Mining partially-ordered prediction rules from a time series of discrete elements, application to a context of ambient intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delphin-Poulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Hassas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RoboCup symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27544-0_17⟩</w:t>
+              <w:t xml:space="preserve">ADMA: Advanced Data Mining and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dalian, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-35231-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01832613v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HEART: HiErarchical Abstraction for Real-Time Partial Order Causal Link Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Grea</w:t>
+                <w:t xml:space="preserve">Sur le Gradient de la Politique pour les Systèmes Multi-Agents Coopératifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles S Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pereyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Workshop on Hierarchical Planning at 28th International Conference on Automated Planning and Scheduling (ICAPS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. pp.17-25</w:t>
+              <w:t xml:space="preserve">JFPDA 2018 - Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France. pp.1-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834701v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Robot Simultaneous Coverage and Mapping of Complex Scene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Context Aware Robot Architecture, Application to the RoboCup@Home Challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Jumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saraydaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Leber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lombardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and Multiagent Systems - Demonstration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RoboCup symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Montreal, Canada. pp.1-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27544-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774799v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How explainable plans can make planning faster</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">HEART: HiErarchical Abstraction for Real-Time Partial Order Causal Link Planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Grea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Explainable Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.58-64</w:t>
+              <w:t xml:space="preserve">1st Workshop on Hierarchical Planning at 28th International Conference on Automated Planning and Scheduling (ICAPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Delft, Netherlands. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878646v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Multi-Agent Policy Gradient</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-Robot Simultaneous Coverage and Mapping of Complex Scene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Pereyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECML-PKDD 2018 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and Multiagent Systems - Demonstration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1826-1828</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847775v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SULFR: Simulation of Urban Logistic For Reinforcement</w:t>
+                <w:t xml:space="preserve">Cooperative Multi-Agent Policy Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilles Dibangoye</w:t>
@@ -3191,2393 +3182,2497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pereyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Prediction and Generative Modeling in Reinforcement Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECML-PKDD 2018 - European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Dublin, Ireland. pp.459-476, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-10925-7_28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847773v2</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Robot Simultaneous Coverage and Mapping of Complex Scene - Comparison of Different Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How explainable plans can make planning faster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and Multiagent Systems - Robotics Track</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.559-567</w:t>
+              <w:t xml:space="preserve">Workshop on Explainable Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.58-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01726120v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le Gradient de la Politique pour les Systèmes Multi-Agents Coopératifs</w:t>
+                <w:t xml:space="preserve">SULFR: Simulation of Urban Logistic For Reinforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jilles S Dibangoye</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Pereyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA 2018 - Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France. pp.1-13</w:t>
+              <w:t xml:space="preserve">Workshop on Prediction and Generative Modeling in Reinforcement Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840852v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847773v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-robot human scene observation based on hybrid metric-topological mapping</w:t>
+                <w:t xml:space="preserve">Multi-Robot Simultaneous Coverage and Mapping of Complex Scene - Comparison of Different Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane d'Alu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Mobile Robotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">AAMAS 2018 - 17th International Conference on Autonomous Agents and Multiagent Systems - Robotics Track</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden. pp.559-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01553064v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification des problèmes stochastiques et dynamiques de collectes et de livraisons par des véhicules intelligents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-robot human scene observation based on hybrid metric-topological mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florian Pereyron</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane d'Alu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
+              <w:t xml:space="preserve">European Conference on Mobile Robotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576351v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01553064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LOLLIPOP: Generating and using proper plan and negative refinements for online partial order planning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samir Aknine</w:t>
+                <w:t xml:space="preserve">Classification des problèmes stochastiques et dynamiques de collectes et de livraisons par des véhicules intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pereyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFPDA, Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes (JFPDA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335659v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental and adaptive multi-robot mapping for human scene observation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Cohen</w:t>
+                <w:t xml:space="preserve">LOLLIPOP: Generating and using proper plan and negative refinements for online partial order planning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Grea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Aknine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAI 2016 28th International Conference on Tools with Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Nov 2016, San Jose, United States. pp.678--685</w:t>
+              <w:t xml:space="preserve">JFPDA, Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01357857v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentric and Incremental Multi-Robot Mapping to Observe Complex Scenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Incremental and adaptive multi-robot mapping for human scene observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IROS 2015 Workshop on On-line decision-making in multi-robot coordination (DEMUR’15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.1-8</w:t>
+              <w:t xml:space="preserve">ICTAI 2016 28th International Conference on Tools with Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2016, San Jose, United States. pp.678--685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01254964v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01357857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Biological Agents Beyond the Reinforcement Learning Paradigm</w:t>
+                <w:t xml:space="preserve">Concentric and Incremental Multi-Robot Mapping to Observe Complex Scenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Casado</w:t>
+                <w:t xml:space="preserve">Jonathan Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> International Conference on Biologically Inspired Cognitive Architecture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IROS 2015 Workshop on On-line decision-making in multi-robot coordination (DEMUR’15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Hamburg, Germany. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251602v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Multi-Robot Planning to Explore and Perceive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling Biological Agents Beyond the Reinforcement Learning Paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier L. Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Multi-Agent Coordination in Robotic Exploration, ECAI 2014 (European Conference on Artificial Intelligence)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> International Conference on Biologically Inspired Cognitive Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lyon, France. pp.17-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procs.2015.12.179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497823v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Value Functions for Multi-Robot Exploration: a Position Paper</w:t>
+                <w:t xml:space="preserve">Decentralized Multi-Robot Planning to Explore and Perceive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-Agent Sequential Decision Making in Uncertain Multi-Agent Domain (MSDM) (workshop of AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, France</w:t>
+              <w:t xml:space="preserve">Workshop on Multi-Agent Coordination in Robotic Exploration, ECAI 2014 (European Conference on Artificial Intelligence)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966784v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated Multi-Robot Exploration Under Communication Constraints Using Decentralized Markov Decision Processes</w:t>
+                <w:t xml:space="preserve">Distributed Value Functions for MultiRobot exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AAAI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toronto, Canada. p2017-2023</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, St paul - Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00971744v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions de Valeurs Distribuées sous Contraintes de Communication pour la Coordination Décentralisée d'Agents Décisionnels</w:t>
+                <w:t xml:space="preserve">Distributed Value Functions for Multi-Robot Exploration: a Position Paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 14 p</w:t>
+              <w:t xml:space="preserve">Multi-Agent Sequential Decision Making in Uncertain Multi-Agent Domain (MSDM) (workshop of AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736306v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Value Functions for the Coordination of Decentralized Decision Makers</w:t>
+                <w:t xml:space="preserve">Coordinated Multi-Robot Exploration Under Communication Constraints Using Decentralized Markov Decision Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Joint Conference on Autonomous Agent and MultiAgent systems (AAMAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Valencia, Italy</w:t>
+              <w:t xml:space="preserve">AAAI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toronto, Canada. p2017-2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969560v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00971744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Value Functions for MultiRobot exploration</w:t>
+                <w:t xml:space="preserve">Fonctions de Valeurs Distribuées sous Contraintes de Communication pour la Coordination Décentralisée d'Agents Décisionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, St paul - Minnesota, United States</w:t>
+              <w:t xml:space="preserve">Journées Francophones sur la planification, la décision et l'apprentissage pour le contrôle des systèmes - JFPDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Villers-lès-Nancy, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00969562v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed control architecture for smart surfaces.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distributed Value Functions for the Coordination of Decentralized Decision Makers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jeanpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Illah Mouaddib</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'10.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.2018-2024</w:t>
+              <w:t xml:space="preserve">International Joint Conference on Autonomous Agent and MultiAgent systems (AAMAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Valencia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00544602v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00969560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of semi-decentralized control laws for distributed-air-jet micromanipulators by reinforcement learning.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed control architecture for smart surfaces.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Boutoustous-Bennouas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Dedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent RObots and Systems, IROS'09.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Saint-Louis, Missouri, United States. pp.3277-3283</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'10.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Taipei, Taiwan. pp.2018-2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432591v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00544602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOaN : un algorithme pour la coordination d'agents apprenants et non communicants.</w:t>
+                <w:t xml:space="preserve">Design of semi-decentralized control laws for distributed-air-jet micromanipulators by reinforcement learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes, JFPDA'09.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.115-121</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent RObots and Systems, IROS'09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Saint-Louis, Missouri, United States. pp.3277-3283</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00547129v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of FMQ heuristic in cooperative multi-agent games.</w:t>
+                <w:t xml:space="preserve">SOaN : un algorithme pour la coordination d'agents apprenants et non communicants.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Autonomous Agents and Multiagent Systems. Workshop 10 : Multi-Agent Sequential Decision Making in Uncertain Multi-Agent Domains, aamas'08.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.77-91</w:t>
+              <w:t xml:space="preserve">4èmes Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la conduite de systèmes, JFPDA'09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. pp.115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00342324v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00547129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle distribué d'une Smart surface par Apprentissage par Renforcement.</w:t>
+                <w:t xml:space="preserve">A study of FMQ heuristic in cooperative multi-agent games.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Nationales de la Recherche en Robotique, JNRR'07.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, France. pp.sur CD ROM</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Autonomous Agents and Multiagent Systems. Workshop 10 : Multi-Agent Sequential Decision Making in Uncertain Multi-Agent Domains, aamas'08.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Estoril, Portugal. pp.77-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182233v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00342324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme décentralisé d'apprentissage par renforcement multi-agents coopératifs : le Q-Learning Hystérétique.</w:t>
+                <w:t xml:space="preserve">Hysteretic Q-Learning : an algorithm for decentralized reinforcement learning in cooperative multi-agent teams.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2è Journées Francophones Planification, Décision, Apprentissage pour la conduite de Systèmes. JFPDA'07.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.115-121</w:t>
+              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, San Diego, CA., United States. pp.64-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00161653v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteretic Q-Learning : an algorithm for decentralized reinforcement learning in cooperative multi-agent teams.</w:t>
+                <w:t xml:space="preserve">Contrôle distribué d'une Smart surface par Apprentissage par Renforcement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'07.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, San Diego, CA., United States. pp.64-69</w:t>
+              <w:t xml:space="preserve">6èmes Journées Nationales de la Recherche en Robotique, JNRR'07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, France. pp.sur CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187279v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de la fonction de renforcement et des valeurs initiales pour accélérer les problèmes d'Apprentissage par Renforcement de plus court chemin stochastique.</w:t>
+                <w:t xml:space="preserve">Un algorithme décentralisé d'apprentissage par renforcement multi-agents coopératifs : le Q-Learning Hystérétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort - Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la Conduite de Systèmes, JFPDA'06.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.107-114</w:t>
+              <w:t xml:space="preserve">2è Journées Francophones Planification, Décision, Apprentissage pour la conduite de Systèmes. JFPDA'07.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France. pp.115-121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339340v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00161653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Reinforcement Learning Speed for Robot Control.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE/RSJ International Conference on Intelligent Robots and Systems, IROS'06.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Beijing, China. pp.3172-3177, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS.2006.282341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Choix de la fonction de renforcement et des valeurs initiales pour accélérer les problèmes d'Apprentissage par Renforcement de plus court chemin stochastique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume J. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Francophones sur la Planification, la Décision et l'Apprentissage pour la Conduite de Systèmes, JFPDA'06.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Toulouse, France. pp.107-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An information-theoretic perspective on intrinsic motivation in reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5606,113 +5701,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 Workshop on Information-Theoretic Principles in Cognitive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compressed information is all you need: unifying intrinsic motivations and representation learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Triesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5731,51 +5826,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeurIPS 2022 Workshop on Information-Theoretic Principles in Cognitive Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5785,51 +5880,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of independent learners in cooperative Markov games.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5851,51 +5946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Le Fort-Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00370889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5905,65 +6000,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage séquentiel de compétences via la motivation intrinsèque et l'apprentissage par renforcement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hedwin Bonnavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Aubret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5975,100 +6070,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université Lyon 1. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Study of Cooperative Multi-Agent Policy Gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jilles Steeve Dibangoye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6093,87 +6188,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9188, INSA Lyon; INRIA. 2018, pp.1-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01821677v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Robot Navigation and Cooperative Mapping in a Circular Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bultmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6185,51 +6280,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INSA Lyon. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6239,114 +6334,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse d'agents adaptatifs et coopératifs par apprentissage par renforcement. Application à la commande d'un système distribué de micromanipulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université de Franche-Comté, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00362529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId132"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6493,51 +6588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020327" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2023.3265200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pereyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3009289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2015.55.0169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891200057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-2010-0206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort - Piat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-010-9396-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/710CEB9CE5452EB9DDA71161E288C36C2FB6F26B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331752v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391808v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Tonnis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Matignon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711663v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Deschamps" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711682v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427749v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Escudie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349804v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390240v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940658v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982216" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902573v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_32" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902570v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902567v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190737v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vuillemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097488v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grea" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007342905140522" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305993v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35231-8_9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272091v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832613v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leber" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27544-0_17" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774799v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878646v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10925-7_28" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847773v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726120v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840852v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576351v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357857v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254964v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.179" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497823v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971744v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736306v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969560v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969562v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544602v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Boutoustous-Bennouas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432591v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547129v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342324v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161653v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339340v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333584v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282341" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168142v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370889v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwin Bonnavaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821677v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526089v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bultmann" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362529v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04093961v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Matignon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Hassas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e25020327" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCDS.2023.3265200" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909132v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bono" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Dibangoye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Simonin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pereyron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2020.3009289" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jeanpierre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Illah Mouaddib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14311/AP.2015.55.0169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720669v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J. Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort-Piat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S026988891200057" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601941v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/KES-2010-0206" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547083v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Le Fort - Piat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Andr&#233; Chapuis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-010-9396-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/710CEB9CE5452EB9DDA71161E288C36C2FB6F26B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331752v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05603249v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Cuzin-Rambaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Matignon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Morge" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391808v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Tonnis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Desgeorges" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin Lassous" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04569375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marza" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Wolf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711663v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timon Deschamps" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Chaput" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427749v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Escudie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saraydaryan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711682v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349804v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guillermin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTAI59109.2023.00075" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940658v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS47612.2022.9982216" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902573v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67661-2_32" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902570v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902567v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272091v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190737v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vuillemin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delphin-Poulat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097488v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Grea" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Aknine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007342905140522" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305993v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35231-8_9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01840852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles S Dibangoye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832613v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jumel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Leber" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lombardi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27544-0_17" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847775v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-10925-7_28" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01847773v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726120v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01553064v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane d'Alu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576351v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jilles Steeve Dibangoye" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335659v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357857v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cohen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254964v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251602v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier L. Georgeon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.12.179" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497823v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00971744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00736306v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969560v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544602v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Boutoustous-Bennouas" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Dedu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bourgeois" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432591v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00547129v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342324v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187279v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182233v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161653v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2006.282341" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339340v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168142v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168147v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Triesch" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00370889v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedwin Bonnavaud" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01821677v2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01526089v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bultmann" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00362529v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>