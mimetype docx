--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -1060,51 +1060,51 @@
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26 (8), pp.706-719. </w:t>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.706-719. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2082642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -2008,51 +2008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A168F7D"/>
+    <w:nsid w:val="DD845016"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>