--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -303,342 +303,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05497242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
+                <w:t xml:space="preserve">SARS-CoV-2 Delta variant induces severe damage in the nasal cavity from the first day post-infection in the Syrian hamster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Merle</w:t>
+                <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marialetizia Rastelli</w:t>
+                <w:t xml:space="preserve">Adèle Gambino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Merle-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Datiche</w:t>
+                <w:t xml:space="preserve">Audrey Saint-Albin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Vejux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
+                <w:t xml:space="preserve">Ophélie Ando-Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
+              <w:t xml:space="preserve">Virulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2519141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2519141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04894421v1</w:t>
+                <w:t xml:space="preserve">hal-05442527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS-CoV-2 Delta variant induces severe damage in the nasal cavity from the first day post-infection in the Syrian hamster model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal diet and vulnerability to cognitive impairment in adulthood: possible link with Alzheimer’s disease?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fusade-Boyer</w:t>
+                <w:t xml:space="preserve">Marialetizia Rastelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Gambino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Merle-Nguyen</w:t>
+                <w:t xml:space="preserve">Frédérique Datiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Saint-Albin</w:t>
+                <w:t xml:space="preserve">Anne Vejux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Ando-Grard</w:t>
+                <w:t xml:space="preserve">Agnès Jacquin-Piques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.2519141. </w:t>
+              <w:t xml:space="preserve">Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115 (2), pp.242-265. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/21505594.2025.2519141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000543499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05442527v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04894421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olfactory and trigeminal routes of HSV-1 CNS infection with regional microglial heterogeneity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christy Niemeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Bubak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -728,51 +728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early corticosteroid treatment enhances recovery from SARS-CoV-2 induced loss of smell in hamster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle-Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Ando-Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -843,295 +843,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04626845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signatures for viral infection and inflammation in the proximal olfactory system in familial Alzheimer's disease</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acid deficiency alters olfactory mucosa sensitivity in young mice but has no impact on olfactory behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arianna Gentile Polese</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.12.004⟩</w:t>
+              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (8), pp.706-719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2082642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05037755v1</w:t>
+                <w:t xml:space="preserve">hal-03713377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dietary n-3 polyunsaturated fatty acid deficiency alters olfactory mucosa sensitivity in young mice but has no impact on olfactory behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Signatures for viral infection and inflammation in the proximal olfactory system in familial Alzheimer's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Bubak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lionel Brétillon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christy Niemeyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dnate’ Baxter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Gentile Polese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutritional Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (8), pp.706-719. </w:t>
+              <w:t xml:space="preserve">Neurobiology of Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.75-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/1028415X.2022.2082642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neurobiolaging.2022.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713377v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05037755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excitable Axonal Domains Adapt to Sensory Deprivation in the Olfactory System</w:t>
               </w:r>
@@ -1143,51 +1143,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Gentile Polese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Macklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1273,51 +1273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dnate’ Baxter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric D Larson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Feinstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1394,90 +1394,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perinatal exposure to diets with different n-6:n-3 fatty acid ratios affects olfactory tissue fatty acid composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spiro Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie S. Cabaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.10785. </w:t>
@@ -1515,103 +1515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal high fat high sugar diet disrupts olfactory behavior but not mucosa sensitivity in the offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Soubeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychoneuroendocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 104, pp.249-258. </w:t>
@@ -1694,51 +1694,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open-Source JL Olfactometer for Awake Behaving Recording of Brain Activity for Mice Engaged in Olfactory Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Arevalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arianna Gentile-Polese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1847,51 +1847,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact d’une alimentation maternelle riche en graisse et en sucre pendant les périodes de préconception, gestation et lactation sur la physiologie olfactive de la progéniture : étude expérimentale chez la souris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Merle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université Bourgogne Franche-Comté, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018UBFCK056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2008,51 +2008,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD845016"/>
+    <w:nsid w:val="0F538391"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2239,51 +2239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5496-9253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle-Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jacquelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Leguay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442527v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gambino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ando-Grard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2519141" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Niemeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bubak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dnate&#8217; Baxter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gentile Polese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00968-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey St Albin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.02.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.12.004" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713377v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2082642" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas George" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Macklin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0305-21.2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Larson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feinstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07528-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Person" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arevalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gentile-Polese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3234-5_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01997475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/laetitia-merle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5496-9253" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497242v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Bourgon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle-Nguyen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jacquelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis Leguay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2026.106274" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442527v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fusade-Boyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gambino" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Saint-Albin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Ando-Grard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2025.2519141" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04894421v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Merle" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marialetizia Rastelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Datiche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vejux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jacquin-Piques" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000543499" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819311v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christy Niemeyer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Bubak" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dnate&#8217; Baxter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gentile Polese" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.00968-24" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626845v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey St Albin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2024.02.020" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03713377v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Soubeyre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarriault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Br&#233;tillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1028415X.2022.2082642" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037755v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2022.12.004" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037752v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas George" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Macklin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Restrepo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0305-21.2021" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04581935v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric D Larson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Feinstein" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-021-07528-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02904434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiro Khoury" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie S. Cabaret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67725-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619770v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Person" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psyneuen.2019.02.005" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038065v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arevalo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Gentile-Polese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Moran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Parra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3234-5_6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01997475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018UBFCK056" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>