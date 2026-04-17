--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -770,507 +770,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Qualitative Studies on Factors Associated With Smoking Cessation Among Adolescents and Young Adults</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What contextual features affect the outcome and sustainability of therapeutic patient education interventions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Collonnaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yan Kestens</w:t>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ntr/ntad167⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0292360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0292360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04323638v1</w:t>
+                <w:t xml:space="preserve">hal-04938717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a fluid balance control strategy in critically ill patients: POINCARE-2 trial process evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Buzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gibot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (1), pp.160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12874-024-02288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04756427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What contextual features affect the outcome and sustainability of therapeutic patient education interventions?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Carole Ayav</w:t>
+                <w:t xml:space="preserve">A Systematic Review of Qualitative Studies on Factors Associated With Smoking Cessation Among Adolescents and Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Magali Collonnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer O’loughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0292360. </w:t>
+              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.2-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0292360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ntr/ntad167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04938717v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of qualitative methods to optimize collaborative practices by highlighting differences in perceptions between professionals: an example of patient education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Ricci</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Carole Ayav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38 (2), pp.264-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1304,51 +1304,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of consistency in measurement methods and semantics used for network measures in adolescent health behaviour studies using social network analysis: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Collonnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games for Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (6), pp.1849-1858. </w:t>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network analysis to study health behaviours in adolescents: A systematic review of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Collonnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Riglea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,51 +2385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation et santé publique : le côté obscur des interventions anti-tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2502,51 +2502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions of the Complexity of Health Interventions: What Are We Talking about? A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minary Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,51 +2792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise M Potvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanine Pommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (1), pp.309. </w:t>
@@ -2874,64 +2874,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary research in public health: the ‘why’ and the ‘how’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Y. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Potvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,51 +3476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative exploration of participation to a quit smoking program in a population of apprentices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité : concept et enjeux pour les interventions de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minary Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4147,51 +4147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholders' perceptions of transferability criteria for health promotion interventions: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,360 +5578,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05014536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Saetta</w:t>
+                <w:t xml:space="preserve">Recherche interventionnelle en santé publique et recherche qualitative : l’incontournable interdisciplinarité... L’exemple de RESIST, un programme de sevrage tabagique en milieu scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Santé, inégalités, discriminations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Jeunes Chercheurs Santé et Société, Jan 2018, Paris, France. pp.S64</w:t>
+              <w:t xml:space="preserve">Analyse qualitative interdisciplinaire – La mécanique de l’analyse qualitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Travail 15 de l’Association Internationale des Sociologues de Langue Française, Oct 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964110v1</w:t>
+                <w:t xml:space="preserve">hal-02961642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé : équité ou égalité ? Défini, mesurer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut fédératif d'études et de recherche Interdisciplinaires santé société (IFERISS), May 2018, Toulouse, France. pp.S64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé publique et recherche qualitative : l’incontournable interdisciplinarité... L’exemple de RESIST, un programme de sevrage tabagique en milieu scolaire.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+                <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse qualitative interdisciplinaire – La mécanique de l’analyse qualitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Travail 15 de l’Association Internationale des Sociologues de Langue Française, Oct 2018, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Santé, inégalités, discriminations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Jeunes Chercheurs Santé et Société, Jan 2018, Paris, France. pp.S64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961642v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Patte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-025-04001-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251330650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05492842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epirev/mxaf013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O'Loughlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2025.111937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323638v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Collonnaz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntad167" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04756427v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-024-02288-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04938717v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292360" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2023.2289509" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Riglea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Kalubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-220980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fernane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trichard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2023.100557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04686612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ligier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bitar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.10.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03077-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04686367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Trompette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0736-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehana Thabane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Potvin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3422-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2018.06.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Omorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209921" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dagenais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-017-0612-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.178" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pagani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sellier-Joliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.12.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kivits" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.953530" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.07.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TWRDG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-1134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Curlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Schubel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-1184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wirth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovi Acouetey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-149" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00721207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-497" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acouetey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.02.101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05014536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moullec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Loughlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frohlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025346v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kivits" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kestens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Patte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-025-04001-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251330650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05492842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epirev/mxaf013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O'Loughlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2025.111937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04938717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04756427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-024-02288-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Collonnaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntad167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2023.2289509" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Riglea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Kalubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-220980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fernane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trichard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2023.100557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04686612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ligier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bitar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.10.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03077-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04686367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Trompette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0736-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehana Thabane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Potvin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3422-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2018.06.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Omorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209921" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dagenais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-017-0612-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.178" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pagani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sellier-Joliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.12.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kivits" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.953530" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.07.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TWRDG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-1134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Curlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Schubel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-1184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wirth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovi Acouetey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-149" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00721207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-497" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acouetey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.02.101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05014536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moullec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Loughlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kivits" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frohlich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kestens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>