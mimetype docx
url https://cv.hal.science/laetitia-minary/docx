--- v1 (2026-04-17)
+++ v2 (2026-05-09)
@@ -770,585 +770,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What contextual features affect the outcome and sustainability of therapeutic patient education interventions?</w:t>
+                <w:t xml:space="preserve">Use of qualitative methods to optimize collaborative practices by highlighting differences in perceptions between professionals: an example of patient education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Rat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0292360. </w:t>
+              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (2), pp.264-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0292360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13561820.2023.2289509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04938717v1</w:t>
+                <w:t xml:space="preserve">hal-04939625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a fluid balance control strategy in critically ill patients: POINCARE-2 trial process evaluation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">A Systematic Review of Qualitative Studies on Factors Associated With Smoking Cessation Among Adolescents and Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Collonnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer O’loughlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Kestens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julio Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12874-024-02288-1⟩</w:t>
+              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.2-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ntr/ntad167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04756427v1</w:t>
+                <w:t xml:space="preserve">hal-04323638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Systematic Review of Qualitative Studies on Factors Associated With Smoking Cessation Among Adolescents and Young Adults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Bitar</w:t>
+                <w:t xml:space="preserve">Implementation of a fluid balance control strategy in critically ill patients: POINCARE-2 trial process evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Buzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Collonnaz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+                <w:t xml:space="preserve">Julio Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nicotine and Tobacco Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (1), pp.2-11. </w:t>
+              <w:t xml:space="preserve">BMC Medical Research Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ntr/ntad167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12874-024-02288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323638v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04756427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of qualitative methods to optimize collaborative practices by highlighting differences in perceptions between professionals: an example of patient education</w:t>
+                <w:t xml:space="preserve">What contextual features affect the outcome and sustainability of therapeutic patient education interventions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ayav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anne-Christine Rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Interprofessional Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (2), pp.264-272. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (2), pp.e0292360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13561820.2023.2289509⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0292360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939625v1</w:t>
+                <w:t xml:space="preserve">hal-04938717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of consistency in measurement methods and semantics used for network measures in adolescent health behaviour studies using social network analysis: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Collonnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1611,51 +1611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1888,51 +1888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Alberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Games for Health Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -2156,51 +2156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Kestens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Agrinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality of Life Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (6), pp.1849-1858. </w:t>
@@ -2238,51 +2238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Social network analysis to study health behaviours in adolescents: A systematic review of methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Collonnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teodora Riglea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2385,51 +2385,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation et santé publique : le côté obscur des interventions anti-tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2502,51 +2502,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensions of the Complexity of Health Interventions: What Are We Talking about? A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2632,51 +2632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minary Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2734,265 +2734,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02142435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population health intervention research: what is the place for pilot studies?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Interdisciplinary research in public health: the ‘why’ and the ‘how’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13063-019-3422-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (12), pp.1061-1062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jech-2019-212511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02499959v1</w:t>
+                <w:t xml:space="preserve">hal-02395399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interdisciplinary research in public health: the ‘why’ and the ‘how’</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Population health intervention research: what is the place for pilot studies?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lehana Thabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise M Potvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanine Pommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Community Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73 (12), pp.1061-1062. </w:t>
+              <w:t xml:space="preserve">Trials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (1), pp.309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jech-2019-212511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13063-019-3422-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02395399v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02499959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the experiences, practices and needs of health promotion professionals when evaluating their interventions and programmes</w:t>
               </w:r>
@@ -3108,51 +3108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gagné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.Y. Omorou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Cambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Potvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,51 +3476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative exploration of participation to a quit smoking program in a population of apprentices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3619,51 +3619,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La complexité : concept et enjeux pour les interventions de santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minary Laetitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3868,391 +3868,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les recommandations Afssaps de 2005 n’ont pas modifié la prise en charge parentale de la fièvre de l’enfant</w:t>
+                <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Sellier-Joliot</w:t>
+                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
+                <w:t xml:space="preserve">Eric Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcped.2014.12.015⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.653-657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.155.0653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314573v1</w:t>
+                <w:t xml:space="preserve">hal-01573908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating complex interventions: Perspectives and issues for health behaviour change interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Tarquinio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Alla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (1), pp.35-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/08870446.2014.953530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01573571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pistes de réflexion pour l’évaluation et le financement des interventions complexes en santé publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les recommandations Afssaps de 2005 n’ont pas modifié la prise en charge parentale de la fièvre de l’enfant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sellier-Joliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marie Dupin</w:t>
+                <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Breton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+                <w:t xml:space="preserve">Jean-Marc Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.653-657. </w:t>
+              <w:t xml:space="preserve">Archives de Pédiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.352-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.155.0653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.arcped.2014.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01573908v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil pour accompagner la transférabilité des interventions en promotion de la santé : ASTAIRE</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stakeholders' perceptions of transferability criteria for health promotion interventions: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Trompette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5578,360 +5578,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05014536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé publique et recherche qualitative : l’incontournable interdisciplinarité... L’exemple de RESIST, un programme de sevrage tabagique en milieu scolaire.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Kivits</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L. Minary</w:t>
+                <w:t xml:space="preserve">J. Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse qualitative interdisciplinaire – La mécanique de l’analyse qualitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Travail 15 de l’Association Internationale des Sociologues de Langue Française, Oct 2018, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Santé, inégalités, discriminations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Jeunes Chercheurs Santé et Société, Jan 2018, Paris, France. pp.S64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961642v1</w:t>
+                <w:t xml:space="preserve">hal-02964110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé : équité ou égalité ? Défini, mesurer, agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut fédératif d'études et de recherche Interdisciplinaires santé société (IFERISS), May 2018, Toulouse, France. pp.S64, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Saetta</w:t>
+                <w:t xml:space="preserve">Recherche interventionnelle en santé publique et recherche qualitative : l’incontournable interdisciplinarité... L’exemple de RESIST, un programme de sevrage tabagique en milieu scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Santé, inégalités, discriminations »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau des Jeunes Chercheurs Santé et Société, Jan 2018, Paris, France. pp.S64</w:t>
+              <w:t xml:space="preserve">Analyse qualitative interdisciplinaire – La mécanique de l’analyse qualitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Travail 15 de l’Association Internationale des Sociologues de Langue Française, Oct 2018, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964110v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6083,51 +6083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de l’addiction à internet chez les 18-25 ans : étude épidémiologique descriptive effectuée dans la région de Thionville.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Di Patrizio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Caldera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6463,51 +6463,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Patte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-025-04001-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251330650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05492842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epirev/mxaf013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O'Loughlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2025.111937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04938717v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292360" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04756427v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-024-02288-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323638v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Collonnaz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntad167" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2023.2289509" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Riglea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Kalubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-220980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fernane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trichard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2023.100557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04686612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ligier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bitar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.10.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03077-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04686367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Trompette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0736-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499959v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehana Thabane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Potvin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3422-4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395399v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212511" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2018.06.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Omorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209921" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dagenais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-017-0612-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.178" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pagani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sellier-Joliot" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.12.015" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kivits" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.953530" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.07.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TWRDG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-1134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Curlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Schubel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-1184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wirth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovi Acouetey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-149" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00721207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-497" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acouetey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.02.101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05014536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moullec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Loughlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961642v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kivits" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025346v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frohlich" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.056" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964110v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kestens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492882v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buzzi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Patte" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Kestens" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Moullec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-025-04001-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bitar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Agrinier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Claudot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17579759251330650" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175565v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lallou&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Manneville" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jad.12424" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05492842v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O&#8217;loughlin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sylvestre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/epirev/mxaf013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05492817v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer O'Loughlin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2025.111937" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04939625v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ricci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ayav" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Rat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13561820.2023.2289509" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04323638v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Collonnaz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ntr/ntad167" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04756427v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gibot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Badie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-024-02288-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04938717v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0292360" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04685442v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodora Riglea" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jodi Kalubi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2023-220980" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fernane" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trichard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261048v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacoubou Abdou Omorou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epstein" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mhpa.2023.100557" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929964v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Le Roux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Alberti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/g4h.2022.0038" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04686612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;rard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manneville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ligier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bitar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2023.10.020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11136-021-03077-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04686367v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Naud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2022.115519" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936694v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Trompette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alla" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17093069" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02142435v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minary Laetitia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cambon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-019-0736-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02395399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2019-212511" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02499959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehana Thabane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise M Potvin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanine Pommier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-019-3422-4" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02359931v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Legrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Brian&#231;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evalprogplan.2018.06.003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02936715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gagn&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.Y. Omorou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.09.005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691505v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Potvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jech-2017-209921" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02337488v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ridde" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dagenais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Porcherie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13012-017-0612-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01691508v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Munsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vallata" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Minary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx187.178" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568755v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Pagani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.171.0031" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943836v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Houll&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Montel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ann Rydberg" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01612840.2016.1224282" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie Dupin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Breton" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.155.0653" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Kivits" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Coste" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08870446.2014.953530" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sellier-Joliot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Di Patrizio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Boivin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcped.2014.12.015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01799961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.146.0783" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01802728v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2014.07.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62TWRDG7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01573570v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-14-1134" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115466v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Curlier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hoen" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Selton-Suty" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Schubel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00922513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-1184" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00799176v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wirth" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dovi Acouetey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-13-149" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00721207v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2458-12-497" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876297v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thouvenot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Acouetey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2011.02.101" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501078v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014467v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05014536v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Moullec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kestens" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. O'Loughlin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeph.2024.202421" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frohlich" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025346v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kivits" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014516v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Lallou&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Kestens" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.2201" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03058776v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Caldera" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Paille" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746151v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011NAN10009" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>